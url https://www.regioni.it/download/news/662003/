--- v0 (2026-05-25)
+++ v1 (2026-10-21)
@@ -8,91 +8,91 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/francesco_quagliariello_regione_emilia-romagna_it/Documents/Desktop/Calendario Nazionale 2025 e 2026/Calendario 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/francesco_quagliariello_regione_emilia-romagna_it/Documents/Desktop/Calendario Nazionale 2025 e 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1642" documentId="13_ncr:1_{CB972C95-3EDB-4E5F-859C-425BA1A9F62D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{94F1B8CF-C991-4AE8-828A-9AF585EE0E99}"/>
+  <xr:revisionPtr revIDLastSave="2890" documentId="13_ncr:1_{CB972C95-3EDB-4E5F-859C-425BA1A9F62D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E5DC8E52-356C-4822-A6F7-FAFA3295EE44}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{EB056085-2CC1-4C3E-B4DB-08C6DD338129}"/>
   </bookViews>
   <sheets>
     <sheet name="Internazionale certificate" sheetId="1" r:id="rId1"/>
     <sheet name="Internazionale non certificate" sheetId="2" r:id="rId2"/>
     <sheet name="Nazionali" sheetId="3" r:id="rId3"/>
     <sheet name="Codici merceologici" sheetId="4" r:id="rId4"/>
     <sheet name="Codici Ufi" sheetId="5" r:id="rId5"/>
     <sheet name="Foglio6" sheetId="6" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2262" uniqueCount="1193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2635" uniqueCount="1373">
   <si>
     <t>N.</t>
   </si>
   <si>
     <t>Ente certificatore</t>
   </si>
   <si>
     <t xml:space="preserve">Sede </t>
   </si>
   <si>
     <t>Denominazione</t>
   </si>
   <si>
     <t>Data inizio</t>
   </si>
   <si>
     <t>Data 
 fine</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">FORMAT </t>
     </r>
     <r>
       <rPr>
@@ -1372,56 +1372,50 @@
 https://www.BolognaFiere.it  </t>
   </si>
   <si>
     <t>ASPHALTICA</t>
   </si>
   <si>
     <t>DRONITALY</t>
   </si>
   <si>
     <t>SLOW WINE FAIR</t>
   </si>
   <si>
     <t>MARCA BY BOLOGNAFIERE &amp; ADM</t>
   </si>
   <si>
     <t>PESTMED EXPO</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue media srl , Viale Aldini 222/4 -  Bologna (Italia), tel: +39 051 6564311, fax: +39 051 6564334
 dir@avenue-media.eu </t>
   </si>
   <si>
     <t>MACFRUT 2026</t>
   </si>
   <si>
-    <t>Cesena Fiera S.p.A
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">GENOVA </t>
   </si>
   <si>
     <t xml:space="preserve"> SALONE NAUTICO INTERNAZIONALE</t>
   </si>
   <si>
     <t>I Saloni Nautici Srl
 via San Nazaro, 11/2 -
 16145 Genova
 tel. 010 5769811 -
 fax 010 5531104
 www.salonenautico.com
 info@isaloninautici.com</t>
   </si>
   <si>
     <t>ARTE GENOVA - Mostra Mercato d'Arte Moderna e Contemporanea</t>
   </si>
   <si>
     <t>3, 27</t>
   </si>
   <si>
     <t>NORD EST FAIR SRL                                                              Via A. Costa, 19 - Padova                                           tel. 049 8800305 - fax 049 8800944                       www.nordestfair.com - giulia@fierenef.com</t>
   </si>
   <si>
     <t>MEGACON</t>
@@ -1548,55 +1542,50 @@
   <si>
     <t>FIERA MILANO SPA
 RHO (MI), S.S. Del Sempione, 28
 tel 02/49971 - fax 02 4997 7379 sposaitaliacollezioni@fieramilano.it www.sposaitaliacollezioni.fieramilano.it</t>
   </si>
   <si>
     <t>MICAM MILANO</t>
   </si>
   <si>
     <t>A.N.C.I. SERVIZI SRL
 MILANO (MI) - Via Alberto Riva Villasanta, 3 
 tel 02.438291 - fax 02 48005833 info@themicam.com - www.themicam.com</t>
   </si>
   <si>
     <t>MIPEL FIERA INTERNAZIONALE DELLA PELLETETRIA E ACCESSORI</t>
   </si>
   <si>
     <t>AIMPES SERVIZI SRL
 MILANO (MI) - Via Alberto Riva Villasanta, 3 
 tel 02.584511 - fax 02.00625813 segreteria@mipel.it - www.mipel.com</t>
   </si>
   <si>
     <t>THE ONE MILANO</t>
   </si>
   <si>
-    <t>MIFUR SRL
-[...3 lines deleted...]
-  <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>MIART - FIERA INTERNAZIONALE D'ARTE MODERNA E CONTEMPORANEA</t>
   </si>
   <si>
     <t>FIERA MILANO SPA
 RHO (MI), S.S. del Sempione, 28
 tel 02/49971 - fax 02/49977379 miart@fieramilano.it - www.fieramilano.it</t>
   </si>
   <si>
     <t>EUROCUCINA - SALONE INTERNAZIONALE BIENNALE DEI MOBILI PER CUCINA</t>
   </si>
   <si>
     <t>FEDERLEGNO ARREDO EVENTI SPA
 MILANO (MI) - Foro Buonaparte, 65
 tel 02806041- fax 0280604295 info@salonemilano.it - www.salonemilano.it</t>
   </si>
   <si>
     <t>SALONE INTERNAZIONALE DEL BAGNO</t>
   </si>
   <si>
     <t>SALONE INTERNAZIONALE DEL COMPLEMENTO D'ARREDO</t>
   </si>
   <si>
@@ -1678,74 +1667,60 @@
     <t>IDEABIELLA
 BIELLA (BI) - Via Torino, 56
 tel 0158483242 - fax 0158409622 info@ideabiella.it - www.ideabiella.it</t>
   </si>
   <si>
     <t>MILANO UNICA -   SHIRT AVENUE</t>
   </si>
   <si>
     <t>ASCONTEX PROMOZIONI SURL
 MILANO (MI) - Via Alberto Riva Villasanta, 3 
 tel 0266103838 - fax 0266103863 shirtavenue@ascontex.com www.ascontexpromozioni.it</t>
   </si>
   <si>
     <t xml:space="preserve">MILANO UNICA - MODA IN TESSUTI E ACCESSORI </t>
   </si>
   <si>
     <t>S.I.TE.X. S.P.A.
 MILANO (MI) - Via Alberto Riva Villasanta, 3 
 tel 0266103820 - fax 0266103844
 info@modain.it - www.modain.it</t>
   </si>
   <si>
     <t>MIPEL  - MOSTRA INTERNAZIONALE DELLA PELLETTERIA E ACCESSORIO</t>
   </si>
   <si>
-    <t>SIMAC SALONE INTERNAZIONALE DELLE MACCHINE E DELLE TECNOLOGIE PER LE INDUSTRIE CALZATURIERA E PELLETTERIA</t>
-[...1 lines deleted...]
-  <si>
     <t>11, 17, 19</t>
   </si>
   <si>
     <t>ASSOMAC SERVIZI SRL
 VIGEVANO (PV) - Matteotti, 4/A
 tel 0381/78883 - fax 0381/88602 exhibition@assomac.it  
 www.simactanningtech.it</t>
   </si>
   <si>
-    <t>TANNING TECH SALONE INTERNAZIONALE DELLE MACCHINE E DELLE TECNOLOGIE PER L'INDUSTRIA CONCIARIA</t>
-[...4 lines deleted...]
-  <si>
     <t>CREMONA MUSICA INTERNATIONAL EXHIBITIONS AND FESTIVAL</t>
-  </si>
-[...3 lines deleted...]
-tel 0372598011 - fax 0372453374 info@cremonamondomusica.it www.cremonamusica.com</t>
   </si>
   <si>
     <t>MONTICHIARI (BS)</t>
   </si>
   <si>
     <t>REAS SALONE INTERNAZIONALE DELL'EMERGENZA</t>
   </si>
   <si>
     <t>CENTRO FIERA DEL GARDA S.p.A.
 MONTICHIARI (BS) - Via Brescia, 129 
 tel 030/961148 - fax 030/9961966 reas@centrofiera.it
 www.reasonline.it</t>
   </si>
   <si>
     <t>BIMU - MACCHINE UTENSILI A ASPORTAZIONE E DEFORMAZIONE, ROBOT, AUTOMAZIONE, DIGITAL MANUFACTURING, TECNOLOGIE AUSILIARIE, TECNOLOGIE ABILITANTI</t>
   </si>
   <si>
     <t>EFIM SPA
 Cinisello Balsamo (MI) - V.LE FULVIO TESTI, 128
 tel 02262551 -  bimu.esp@ucimu.it
 WWW.BIMU.IT</t>
   </si>
   <si>
     <t>98° FIERA AGRICOLA ZOOTECNICA ITALIANA</t>
   </si>
@@ -1801,147 +1776,128 @@
 tel 0266103820 - fax 0266103844 info@modain.it - www.modain.it</t>
   </si>
   <si>
     <t>PTE   PROMOTIONTRADE EXHIBITION</t>
   </si>
   <si>
     <t>FIERA MILANO SPA
 RHO (MI), S.S. Del Sempione, 28
 tel 02/49971 - pte@fieramilano.it www.promotiontradeexhibition.it</t>
   </si>
   <si>
     <t>QUICK &amp; MORE</t>
   </si>
   <si>
     <t>FIERA MILANO SPA
 RHO (MI) - S.S. Del Sempione, 28
 tel 02/49971 - quickandmore.milano@fieramilano.it  www.fieramilano.it</t>
   </si>
   <si>
     <t>BIT - BORSA INTERNAZIONALE DEL TURISMO</t>
   </si>
   <si>
     <t>FIERA MILANO SPA
 RHO (MI) - S.S. Del Sempione, 28
 tel 02/49971 - customer.bit@fieramilano.it  www.bit.fieramilano.it</t>
-  </si>
-[...1 lines deleted...]
-    <t>CASEITALY</t>
   </si>
   <si>
     <t>PROMOBERG SRL
 BERGAMO  - Via Borgo Palazzo, 137
 tel 035/3230911 - fax 035/3230910
 caseitaly@promoberg.it www.caseitalyexpo.it</t>
   </si>
   <si>
     <t>FEEXPO</t>
   </si>
   <si>
     <t>2, 3,12,18</t>
   </si>
   <si>
     <t>CONSORZIO FEE
 TORRE BODONE (BG) - Via G. REICH, 76
 tel 33339388631 - 
 amministrazione@feexpo.it
 www.feexpo.it</t>
   </si>
   <si>
     <t>FILO INTERNATIONAL YARNS EXHIBITION</t>
   </si>
   <si>
     <t>ASSOSERVIZI BIELLA SRL
 BIELLA (BI) - Via Torino, 56
 tel 015/8483271 - fax 015/403978 
 info@filo.it - www.filo.it</t>
   </si>
   <si>
     <t>WHITE MILANO - COLLEZIONI ABBIGLIAMENTO  E ACCESSORI DONNA</t>
   </si>
   <si>
     <t>14, 24, 25</t>
   </si>
   <si>
-    <t>M.SEVENTY SRL
-[...3 lines deleted...]
-  <si>
     <t>BERGAMO CREATTIVA ED. PRIMAVERA</t>
   </si>
   <si>
     <t>3, 13, 24, 25</t>
   </si>
   <si>
     <t>PROMOBERG SRL
 BERGAMO (BG) - Via Borgo Palazzo, 137 
 tel 035/3230911 - fax 035/3230910 creattiva@promoberg.it
 www.fieracreattiva.it</t>
   </si>
   <si>
     <t>MIA FAIR</t>
   </si>
   <si>
     <t>FIERE DI PARMA SPA
 PARMA (PR) -  Viale Delle Esposizioni 393a
 tel  05219961 -  info@miafair.it - www.miafair.it</t>
   </si>
   <si>
     <t>COMOCREA TEXTILE DESIGN SHOW</t>
   </si>
   <si>
     <t>COMOCREA EXPO S.R.L.
 COMO (CO) - Viale Roosevelt, 15
 tel 031 316410 - fax 031 278342 info@comocrea.com - www.comocrea.it</t>
   </si>
   <si>
     <t xml:space="preserve">MCE  MOSTRA CONVEGNO EXPOCOMFORT/EXPOBAGNO </t>
   </si>
   <si>
     <t>9, 19</t>
   </si>
   <si>
     <t>RX ITALY S.R.L.
 MILANO (MI) - Via VIA MAROSTICA, 1
 tel 02/4351701- 
 info.mce@rxglobal.com
 www.reedexpo.it</t>
   </si>
   <si>
-    <t>SUPERDESIGN SHOW</t>
-[...1 lines deleted...]
-  <si>
     <t>5, 12</t>
-  </si>
-[...6 lines deleted...]
-    <t>AGRI TRAVEL &amp; SLOW TRAVEL EXPO - FIERA DEI TERRITORI</t>
   </si>
   <si>
     <t>1, 2, 3, 6, 8</t>
   </si>
   <si>
     <t>PROMOBERG SRL
 BERGAMO (BG) - Via Borgo Palazzo, 137
 tel 035/3230911 - fax 035/3230910
 agri-slow-travel@promoberg.it www.agritravelexpo.it</t>
   </si>
   <si>
     <t>AGRINATURA</t>
   </si>
   <si>
     <t>LARIOFIERE
 ERBA (CO) - Viale Resegone , 1
 tel 031-6371 - fax 031-637403 
 info@lariofiere.com - www.lariofiere.com</t>
   </si>
   <si>
     <t>COMOCREA INTERNI</t>
   </si>
   <si>
     <t>12 ,25</t>
   </si>
@@ -1962,108 +1918,90 @@
 Tel 02325621 - Fax 0233001415 info@toysmilano.it - www.toysmilano.it</t>
   </si>
   <si>
     <t>NME _ NEXT MOBILITY EXHIBITION</t>
   </si>
   <si>
     <t>6, 16, 26</t>
   </si>
   <si>
     <t>FIERA MILANO S.p.A.
 Via SS del Sempione, 28 20117 RHO (MI)
 Tel. 0249971 Fax 0249977379
 sales.nme@fieramilano.it www.nextmobilityexhibition.com</t>
   </si>
   <si>
     <t>BEST WINE STARS</t>
   </si>
   <si>
     <t xml:space="preserve">Prodes Italia Srl Unipersonale 
 MILANO - Via Sansovino, 6 - 20133 - 
 tel +39 0236580208 
 www.prodesitalia.com 
 </t>
   </si>
   <si>
-    <t xml:space="preserve">PACKAGING PREMIERE - PCD </t>
-[...1 lines deleted...]
-  <si>
     <t>EASYFAIRS ITALIA SRL
 MILANO (MI) - Via  Fridtjof Nansen, 15 
 tel 0239206214 commerciale@packagingpremiere.it www.packagingpremiere.it</t>
   </si>
   <si>
     <t>ESXENCE</t>
   </si>
   <si>
     <t>EQUIPE EXIBIT SRL
 MILANO (MI) - Corso Sempione, 30 
 tel 02/34538354 - fax 02/34538355  esxence@equipemilano.com www.esxence.com</t>
   </si>
   <si>
     <t>EXPERIENCE LAB</t>
   </si>
   <si>
     <t>4, 14</t>
   </si>
   <si>
     <t>EXPERIENCE ME SRL 
 MILANO - VIA Raffello Sanzio 32
 tel. 0234538354 www.experiencelabmilano.com office@experiencelabmilano.com</t>
   </si>
   <si>
     <t>WHITE RESORT</t>
   </si>
   <si>
     <t>25,14,23,24</t>
-  </si>
-[...3 lines deleted...]
-tel 0234592785 - info@whiteshow.it www.mseventy.com</t>
   </si>
   <si>
     <t>COMICON INTERNATIONAL POP CULTURE FESTIVAL</t>
   </si>
   <si>
     <t>3, 8</t>
   </si>
   <si>
     <t>VISIONA S.C.A.R.L.
 NAPOLI (NA) - Via Chiaia 41
 Tel/fax 081 4238127 
 info@comicon.it - www.comicon.it</t>
-  </si>
-[...8 lines deleted...]
-www.go-international.it</t>
   </si>
   <si>
     <t>B2CHEESE</t>
   </si>
   <si>
     <t>2, 4</t>
   </si>
   <si>
     <t>PROMOBERG SRL
 BERGAMO (BG) - Via Borgo Palazzo, 137 
 tel 035/3230911 - fax 035/3230910 info@promoberg.it
 www.b2cheese.it</t>
   </si>
   <si>
     <t xml:space="preserve">BERGAMO CREATTIVA ED. AUTUNNO </t>
   </si>
   <si>
     <t>3,13,24,25</t>
   </si>
   <si>
     <t>ORTICOLARIO</t>
   </si>
   <si>
     <t>SOGEO SRL
 CERNOBBIO (CO) - Largo L. Visconti, 4 
@@ -2125,120 +2063,102 @@
     <t>IPACK IMA SRL 
 RHO (MI), S. S. DEL SEMPIONE , KM 28, Tel 02 3191091 ipackima@ipackima.it, www.ipackima.com</t>
   </si>
   <si>
     <t>BAF BERGAMO ARTE FIERA</t>
   </si>
   <si>
     <t>PROMOBERG SRL
 BERGAMO (BG) - Via Borgo Palazzo, 137
 tel 035/3230911 - fax 035/3230910
 info@promoberg.it - www.bergamoartefiera.it</t>
   </si>
   <si>
     <t>IFA ITALIAN FINE ART</t>
   </si>
   <si>
     <t>3, 12, 24</t>
   </si>
   <si>
     <t>PROMOBERG SRL
 BERGAMO (BG) - Via Borgo Palazzo, 137 
 tel 035/3230911 - fax 035/3230910
 info@promoberg.it - www.italianfineart.eu</t>
   </si>
   <si>
-    <t>FORNITORE OFFRESI ARREDO &amp; DESIGN</t>
-[...1 lines deleted...]
-  <si>
     <t>12, 19</t>
-  </si>
-[...4 lines deleted...]
-info@lariofiere.com - www.fornitorelegno.com </t>
   </si>
   <si>
     <t>ULTRACON</t>
   </si>
   <si>
     <t>CENTRO FIERA DEL GARDA SPA
 MONTICHIARI (BS) - Via Brescia, 129
 tel 030/961148 - fax 030/9961966 
 info@ultracon.it
 www.ultracon.it</t>
   </si>
   <si>
     <t>EXPOARTE - CITTA' DI MONTICHIARI - MOSTRA MERCATO D'ARTE MODERNA E CONTEMPORANEA</t>
   </si>
   <si>
     <t>CENTRO FIERA DEL GARDA SPA
 MONTICHIARI (BS) - Via Brescia, 129
 tel 030/961148 - fax 030/9961966 
 info@centrofiera.it
 www.centrofiera.it</t>
   </si>
   <si>
     <t xml:space="preserve">IL BONTA' &amp; GUSTO DIVINO - SALONE DELLE ECCELLENZE ENOGASTRONOMICHE </t>
   </si>
   <si>
-    <t>CREMONAFIERE S.P.A.
-[...4 lines deleted...]
-  <si>
     <t>RISTOREXPO</t>
   </si>
   <si>
     <t>LARIOFIERE
 ERBA (CO) - Viale Resegone 1 
 tel 031-6371 - fax 031-637403
 info@lariofiere.com - www.ristorexpo.com</t>
   </si>
   <si>
     <t>FIERA DELL'ELETTRONICA RADIANTISTICA EXPO' EDIZIONE PRIMAVERILE</t>
   </si>
   <si>
     <t>CENTRO FIERA DEL GARDA SPA
 MONTICHIARI (BS) - Via Brescia, 129
 tel 030/961148 - fax 030/9961966 radiantistica@centrofiera.it - www.radiantistica.it</t>
   </si>
   <si>
     <t xml:space="preserve">FIERA NAZIONALE DI ANTIQUARIATO E COLLEZIONISIMO DEL C'ERA UNA VOLTA </t>
   </si>
   <si>
     <t>FIERA MILLENARIA SRL
 GONZAGA (MN) - Via Fiera Millenaria, 13
 tel 037658098 - fax 0376528153
 info@fieramillenaria.it - www.ceraunavoltagonzaga.it</t>
   </si>
   <si>
-    <t>LE GIORNATE DELL'INSTALLATORE ELETTRICO</t>
-[...1 lines deleted...]
-  <si>
     <t>PROMOBERG SRL
 BERGAMO (BG) - Via Borgo Palazzo, 137
 tel 035/3230911 - fax 035/3230910
 info@promoberg.it - www.promoberg.it</t>
   </si>
   <si>
     <t>CREMONA ART FAIR</t>
   </si>
   <si>
     <t>T.O.E. di Paolo Batoni 
  LIVORNO (LI), via L. Boccherini 22,
 tel +39 0586881165  direttore@cremonaartfair.it - www.cremonaartfair.com</t>
   </si>
   <si>
     <t>FA LA COSA GIUSTA!</t>
   </si>
   <si>
     <t>1, 2, 3, 4, 6, 8, 9, 10, 11, 12, 13, 14, 16, 21, 24, 25</t>
   </si>
   <si>
     <t>CART'ARMATA SRL 
 MILANO (MI) - Calatafimi 10
 tel 0283242426 - fax 028357431
 info@falacosagiusta.org - www.falacosagiusta.org</t>
   </si>
@@ -2250,94 +2170,80 @@
   </si>
   <si>
     <t>GARDACON COMICS VIDEOGAMES POP CULTURE</t>
   </si>
   <si>
     <t>CENTRO FIERA DEL GARDA SPA
 MONTICHIARI (BS), Via Brescia, 129
 030/961148 (tel),030/9961966 (fax)
 info@gardacon.it, www.gardacon.it</t>
   </si>
   <si>
     <t>ROVATO (BS)</t>
   </si>
   <si>
     <t>LOMBARDIA CARNE</t>
   </si>
   <si>
     <t xml:space="preserve"> 1, 2, 3, 4, 6, 8, 9, 10, 12, 13, 14, 16, 19, 25</t>
   </si>
   <si>
     <t>COMUNE DI ROVATO
 ROVATO (BS) - Via Lamarmora, 7
 tel 030/7713225 - fax 030/7713257 ufficio.commercio@comune.rovato.bs.it WWW.LOMBARDIACARNE.ORG</t>
   </si>
   <si>
-    <t>ABILMENTE  IL SALONE DELLE IDEE CREATIVE  (EDIZIONE MILANO)</t>
-[...1 lines deleted...]
-  <si>
     <t>ITALIAN EXHIBITION GROUP SPA
 RIMINI (RN), VIA EMILIA, 155, Tel. 0541744111
 www.abilmente.org/milano
 abilmente@iegexpo.it</t>
   </si>
   <si>
     <t>BELGIOIOSO (PV)</t>
   </si>
   <si>
     <t>NEXT VINTAGE</t>
   </si>
   <si>
     <t>ENTE FIERA DEI CASTELLI DI BELGIOIOSO E SARTIRANA
 BELGIOIOSO (PV) - Viale Dante, 2
 tel 0382/969250 - fax 0382/970139
 info@belgioioso.it - www.belgioioso.it</t>
   </si>
   <si>
     <t>FIERA DELL'ELETTRONICA E DEL RADIOAMATORE</t>
   </si>
   <si>
     <t>FIERA MILLENARIA DI GONZAGA SRL
 GONZAGA (MN) - Via Fiera Millenaria 13
 tel 037658098 - fax 0376528153 
 info@fieramillenaria.it - wwww.fieramillenaria.it</t>
   </si>
   <si>
     <t>BRESCIA</t>
   </si>
   <si>
-    <t>COSMOGARDEN</t>
-[...9 lines deleted...]
-  <si>
     <t>MOSTRA SCAMBIO C.A.M.E.R. MOTO E AUTO D'EPOCA</t>
   </si>
   <si>
     <t>COMO FUN</t>
   </si>
   <si>
     <t>Hidden Door srl
 REGGIO NELL'EMILIA - Via Maiella, 16
 Tel +39 348 5408441 - info@comofun.it www.comofun.it</t>
   </si>
   <si>
     <t>TRAVAGLIATO (BS)</t>
   </si>
   <si>
     <t>TRAVAGLIATOCAVALLI 2026</t>
   </si>
   <si>
     <t>AZIENDA SERVIZI TERRITORIALI S.P.A.
 TRAVAGLIATO (BS) - Via Breda, 18/A
 tel 0306864960 - fax 0306864942 info@travagliatocavalli.com  www.travagliatocavalli.com</t>
   </si>
   <si>
     <t>OFFICINALIA - MOSTRA MERCATO DELL'ALIMENTAZIONE BIOLOGICA E DELL'ECOLOGIA DOMESTICA</t>
   </si>
   <si>
@@ -2354,57 +2260,50 @@
   </si>
   <si>
     <t>FIERA MILANO SPA
 RHO (MI), S.S. del Sempione, 28
 tel 02/49971 - fax 02/49977379 transpotec@fieramilano.it - www.transpotec.com</t>
   </si>
   <si>
     <t>CAZZAGO SAN MARTINO (BS)</t>
   </si>
   <si>
     <t>FRANCIACORTA IN FIORE</t>
   </si>
   <si>
     <t>1, 3, 8, 12, 14</t>
   </si>
   <si>
     <t>PROLOCO COMUNALE CAZZAGO SAN MARTINO APS
 CAZZAGO SAN MARTINO (BS) - Via Carebbio, 32 
 tel 030/7254406 -  segreteria@franciacortainfiore.it www.franciacortainfiore.it</t>
   </si>
   <si>
     <t xml:space="preserve">FIERA NAZIONALE DI ANTIQUARIATO E COLLEZIONISMO DEL C'ERA UNA VOLTA </t>
   </si>
   <si>
     <t>MAPIC ITALY</t>
-  </si>
-[...5 lines deleted...]
-www.mapic-italy.it</t>
   </si>
   <si>
     <t>INTERZUM FORUM ITALY</t>
   </si>
   <si>
     <t>KOELNMESSE S.R.L.
 MILANO Viale Sarca 336/F Tel: 028696131 - Fax: 0289095134 info@koelnmesse.it www.koelnmesse.it</t>
   </si>
   <si>
     <t>MILANO MONZA MOTOR SHOW</t>
   </si>
   <si>
     <t>3,8,9,10</t>
   </si>
   <si>
     <t>MILANO MONZA MOTOR SHOW
 Milano - Milano, Corso Venezia 43 tel 0113143817
 www.milanomonza.com; info@milanomonza.com</t>
   </si>
   <si>
     <t>FIERA MILLENARIA</t>
   </si>
   <si>
     <t>1, 2 ,3, 12, 27</t>
   </si>
@@ -2415,109 +2314,97 @@
 info@fieramillenaria.it - wwww.fieramillenaria.it</t>
   </si>
   <si>
     <t>FIERA DELL'ELETTRONICA RADIANTISTICA EXPO EDIZIONE AUTUNNALE</t>
   </si>
   <si>
     <t>CENTRO FIERA DEL GARDA SPA
 MONTICHIARI (BS), Via Brescia, 129
 tel 030/961148 - fax 030/9961966 radiantistica@centrofiera.it
 www.radiantistica.it</t>
   </si>
   <si>
     <t>SAFETY EXPO</t>
   </si>
   <si>
     <t>7, 19</t>
   </si>
   <si>
     <t>EPC PERIODICI SRL
 ROMA (RM), Via Clauzetto, 12
 Tel 06332451
 info@safetyexpo.it
 www.safetyexpo.it</t>
   </si>
   <si>
-    <t>BRICODAY</t>
-[...7 lines deleted...]
-  <si>
     <t>SALONE FRANCHISING MILANO</t>
   </si>
   <si>
     <t>FIERA MILANO SPA
 RHO (MI), S.S. del Sempione, 28
 tel 02/49971 - fax 02/49977379 salonefranchisingmilano@fieramilano.it www.salonefranchisingmilano.com</t>
   </si>
   <si>
     <t>BORGOCARBONARA (MN)</t>
   </si>
   <si>
     <t>FIERA NAZIONALE DEL TARTUFO BIANCO DI BORGOFRANCO SUL PO</t>
   </si>
   <si>
     <t>1, 2, 6</t>
   </si>
   <si>
     <t>PRO LOCO DI BORGOFRANCO SUL PO
 BORGOFRANCO SUL PO (MN) - Via Pascoli, 7 
 tel 0532894142 - fax 0532458098  prolocoborgofranco@gmail.com www.prolocoborgofrancosulpo.it</t>
   </si>
   <si>
     <t>FASTENER FAIR ITALY</t>
   </si>
   <si>
     <t>5,16,18,19</t>
   </si>
   <si>
     <t>RX UK Ltd
 RICHMOND- Gateway House  28, TW9 1
 tel+4401727814486
 www.fastenerfairitaly.com - www.rxglobal.com</t>
   </si>
   <si>
     <t>BEAUTY TO BUSINESS</t>
   </si>
   <si>
     <t>PETSFESTIVAL</t>
   </si>
   <si>
     <t>CREMONAFIERE S.P.A.
 CREMONA (CR) - P.zza Zelioli Lanzini, 1
 tel 0372598011 - fax 0372453374 
 petsfestival@cremonafiere.it - www.petsfestival.eu</t>
   </si>
   <si>
     <t>FORUM POLIZIA LOCALE</t>
-  </si>
-[...1 lines deleted...]
-    <t>MOVE CITY SPORT</t>
   </si>
   <si>
     <t xml:space="preserve">FIERA CAMPIONARIA </t>
   </si>
   <si>
     <t>2, 6, 9, 13, 14, 16, 24, 25, 27</t>
   </si>
   <si>
     <t>PROMOBERG SRL
 BERGAMO (BG) - Via Borgo Palazzo, 137
 tel 035/3230911 - fax 035/3230910
 campionaria@promoberg.it - www.campionaria-bergamo.it</t>
   </si>
   <si>
     <t>GOLOSARIA</t>
   </si>
   <si>
     <t xml:space="preserve">GOLOSARIO e GOLOSARIA SRL
 ALESSANDRIA (AL) - Via Roberto Ardigò, 13/B 
 tel 0131261670 - fax 0131261678 segreteria@golosaria.it 
 www.golosaria.it </t>
   </si>
   <si>
     <t>MOSTRA ARTIGIANATO</t>
   </si>
@@ -2544,61 +2431,50 @@
   </si>
   <si>
     <t>PROMO.TER UNIONE
 MILANO Corso Venezia 47/49
 Tel. 02 7750335 - Fax 02 76015947
 promoter@unione.milano.it - www.amart-milano.com</t>
   </si>
   <si>
     <t>YOUNG</t>
   </si>
   <si>
     <t>LARIOFIERE
 ERBA (CO) - Viale Resegone , 1
 tel 031-6371 - fax 031-637403 
 info@lariofiere.com - www.young.co.it</t>
   </si>
   <si>
     <t xml:space="preserve">TURISMO NATURA </t>
   </si>
   <si>
     <t>CENTRO FIERA DEL GARDA SPA
 MONTICHIARI (BS) - Via Brescia, 129
 tel 030/961148 - fax 030/9961966 
 info@centrofiera.it
  www.turismo-natura.it</t>
-  </si>
-[...9 lines deleted...]
-Tel 0309523919 - amministrazione@areafiera.com www.cosmodonna.it</t>
   </si>
   <si>
     <t>MILLENNIUM CAT</t>
   </si>
   <si>
     <t>RASSEGNA ANTIQUARIA</t>
   </si>
   <si>
     <t>CENTRO FIERA DEL GARDA SPA
 MONTICHIARI (BS) - Via Brescia, 129
 tel 030/961148 - fax 030/9961966 
 info@centrofiera.it
 www.rassegnaantiquaria.it</t>
   </si>
   <si>
     <t>ABBIATEGRASSO (MI)</t>
   </si>
   <si>
     <t>27MA RASSEGNA ENOGASTRONOMICA NAZIONALE ABBIATEGUSTO</t>
   </si>
   <si>
     <t>COMUNE DI ABBIATEGRASSO 
 ABBIATEGRASSO (MI) - P.zza Marconi, 1
 tel 02946921 - fax 0294692207 segreteria@abbiategusto.it www.comune.abbiategrasso.mi.it</t>
   </si>
@@ -3235,53 +3111,50 @@
   <si>
     <t>FIERA SANTO STEFANO</t>
   </si>
   <si>
     <t>1,2,3,4,12,13,15,16,27</t>
   </si>
   <si>
     <t>Associazione Fiera di Santo Stefano
 via I Maggio n.50
 www.fierasantostefano.it
 fierasantostefano@pec.it</t>
   </si>
   <si>
     <t>CONCORDIA SAGITTARIA (VE)</t>
   </si>
   <si>
     <t>MONZA (MB)</t>
   </si>
   <si>
     <t>FIERA DEL RISO</t>
   </si>
   <si>
     <t>SALONE DELL'ALTO ARTIGIANATO ITALIANO</t>
   </si>
   <si>
-    <t>3,12,13,24,25</t>
-[...1 lines deleted...]
-  <si>
     <t>Vela Spa
 Isola Nova del Tronchetto 21 - 30135 Venezia
 velaspa@legalmail.it www.velaspa.com</t>
   </si>
   <si>
     <t>ART VERONA</t>
   </si>
   <si>
     <t>A &amp; T NORD EST</t>
   </si>
   <si>
     <t>ARREDAMONT</t>
   </si>
   <si>
     <t>CASTELMASSA (RO)</t>
   </si>
   <si>
     <t xml:space="preserve">FIERA DI SAN MARTINO </t>
   </si>
   <si>
     <t>1,2,3,4,5,7,10,11,12,13,14,16,18,23,24,25,26,27</t>
   </si>
   <si>
     <t>Comune di Castelmassa
 via Vittorio Veneto 1 - 45035
@@ -3353,102 +3226,93 @@
   <si>
     <t>CAMPINARIA INTERNAZIONALE - FIERA DEL LEVANTE</t>
   </si>
   <si>
     <t>PUBBLIVELA srl - Via Carmelo Bene n°28 - 73010 Soleto - (LE) - Tel. 0836.528503 - pubblivelasrl@pec.it</t>
   </si>
   <si>
     <t>LECCE</t>
   </si>
   <si>
     <t>EVENTI di Carmine Notaro -Via Guglielmo Oberdan 11 - 73100 Lecce -Tel: 0832 457864 info@pec.agenziaeventi.com</t>
   </si>
   <si>
     <t>PROMESSI SPOSI Il Matrimonio In Vetrina - BARI</t>
   </si>
   <si>
     <t>AGROGEPACIOK Salone Della Gelateria Pasticceria Cioccolateria E Artigianato Agroalimentare</t>
   </si>
   <si>
     <t>NAUTIGO SALONE NAUTICO DEL SALENTO</t>
   </si>
   <si>
     <t>GREEN PROJECT srl- Via della Ceramica n°25 - 73013 Galatina - Tel. 0832.311425 greenprojectsrls@pec.it</t>
   </si>
   <si>
-    <t>Fiera Gate Gusto Stop And Start</t>
-[...1 lines deleted...]
-  <si>
     <t>SOLUTIONGROUP Srl - Via Verdi 55 - Ortanova (FG) - Tel: 0881663821 solutiongroups@pec.solutiongroups.it</t>
   </si>
   <si>
     <t>LEVANTE PROF</t>
   </si>
   <si>
     <t>FIERE MOSTRE ED EVENTI SRLS - Via di Bravetta 202 C - 00164 Roma - fieremostreventisrls@pec.it</t>
   </si>
   <si>
     <t>Externa Fiera Nazionale Dell'Arredo Degli Spazi Esterni</t>
   </si>
   <si>
     <t>Leccearredo</t>
   </si>
   <si>
     <t>EMMEPLUS di Nardelli Mauro - -Via Aldo Pagliara 5 - -73048 Nardò LE - tel: 3280807353 - emmeplusnardelli@pec.it</t>
   </si>
   <si>
     <t>FISH AND GIN FESTIVAL - Gallipoli</t>
   </si>
   <si>
     <t>STEFANO MAGLIO - Via Airelli n° 27- 73010 San Donato di Lecce (LE) - stefanomaglio@pec.it</t>
   </si>
   <si>
     <t>GALLIPOLI (LE)</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PENTASTUDIO S.R.L. - Via C/da Pedemuro San Biagio 83 - 36100 VICENZA (VI) - Tel: 0444.543133 - pentastudio@pec.it</t>
   </si>
   <si>
     <t>SMART BUILDING LEVANTE</t>
   </si>
   <si>
     <t>Esteticamente in fiera Levante</t>
   </si>
   <si>
     <t>PLATINUM EVENTI &amp; COMUNICAZIONE SRL - Via Buccarelli n°22 - 73100 Lecce - Tel: 3774676877 - platinumcomunicazione@arubapec.it</t>
   </si>
   <si>
     <t>Agrogepaciok Pizza Village - Lecce</t>
-  </si>
-[...4 lines deleted...]
-    <t>TAVIANO (LE)</t>
   </si>
   <si>
     <t>TARANTO</t>
   </si>
   <si>
     <t>Promessi Sposi Il Matrimonio In Vetrina - Taranto</t>
   </si>
   <si>
     <t>Fiera D'Ottobre Dauno</t>
   </si>
   <si>
     <t xml:space="preserve">ROMA </t>
   </si>
   <si>
     <t>ROMA INTERNATIONAL ESTETICA</t>
   </si>
   <si>
     <t>Fiera Roma Srl
  Via Portuense n. 1645/1647 - 00148 Roma 
 Tel. 0665074207
  presidenza@fieraroma.it - www.fieraroma.it</t>
   </si>
   <si>
     <t>MOTODAYS</t>
   </si>
@@ -3491,59 +3355,50 @@
   <si>
     <t>3,4,6</t>
   </si>
   <si>
     <t>NSE - New Space Economy European Expoforum</t>
   </si>
   <si>
     <t>19,20,21</t>
   </si>
   <si>
     <t xml:space="preserve">ROMASPOSA - Salone Internazionale della Sposa </t>
   </si>
   <si>
     <t>2,3,4</t>
   </si>
   <si>
     <t>Fir Srls
  Via Topino, 15 - 00199 Roma 
 Tel. 0685355454 
 segreteria@romafiere.info - www.romasposa.it</t>
   </si>
   <si>
     <t>BMII - BRIDAL &amp; TOURISM IN ITALY</t>
   </si>
   <si>
-    <t>2,3,6</t>
-[...7 lines deleted...]
-  <si>
     <t>Edilexporoma</t>
   </si>
   <si>
     <t>3,4,5</t>
   </si>
   <si>
     <t>You Marketing srl
  Via G. de Matthaeis, 12 - 03100 Frosinone
 Tel. 0775961225
 youmarketingsrl@outlook.it - www.youmarketingsrl.it</t>
   </si>
   <si>
     <t>Fiera Mondiale Campionaria del Peperoncino di Rieti</t>
   </si>
   <si>
     <t>1,2</t>
   </si>
   <si>
     <t>Associazione Rieti Cuore Piccante Largo B. Cairoli, 2 - 02100 Rieti 
 Tel. 3397480588
 segreteria@fieramondialedelpeperoncino.com
 www.rieticuorepiccante.com</t>
   </si>
   <si>
     <t>RIETI</t>
@@ -3709,78 +3564,72 @@
     <t>HORECA EXPOFORUM</t>
   </si>
   <si>
     <t xml:space="preserve">G.L. Events Italia S.p.a. - Via Nizza 294 - 10126 Torino  - tel. 011/664111 -      info@lingotto.fiere.it   - www.horecaexpo.it
 </t>
   </si>
   <si>
     <t>LAGNASCO  (CN)</t>
   </si>
   <si>
     <t>FRUTTINFIORE 2026</t>
   </si>
   <si>
     <t xml:space="preserve"> Comune – Piazza Umberto I° , 2 – 12030 Lagnasco (CN) ufficioprotocollo@comune.lagnasco.cn.it   www.fruttinfiore.it</t>
   </si>
   <si>
     <t xml:space="preserve">AMTS – AUTO MOTO TURIN SHOW  </t>
   </si>
   <si>
     <t>G.L. Events Italia S.p.a. - Via Nizza 294 - 10126 Torino  - tel. 011/664111 -                        -   www.amtstorino.it-  info@lingottofiere.it</t>
   </si>
   <si>
     <t>TORINO COMICS</t>
   </si>
   <si>
-    <t>G.L. Events Italia S.p.a. - Via Nizza 294 - 10126 Torino  - tel. 011/664111 -                        -   www.torinocomics.it-  info@lingottofiere.it</t>
-[...1 lines deleted...]
-  <si>
     <t>SALUZZO  (CN)</t>
   </si>
   <si>
     <t xml:space="preserve"> MOSTRA NAZIONALE DELL'ARTIGIANATO
 </t>
   </si>
   <si>
     <t>Fondazione Amleto Bertoni Città di Saluzzo - Piazza Montebello 1 - 12037 Saluzzo (Cn)
  Tel.  0175/43527 
  Amministrazione@fondazionebertoni.it  www.fondazionebertoni.it</t>
   </si>
   <si>
     <t xml:space="preserve">
  MOSTRA NAZIONALE DELL'ANTIQUARIATO
 </t>
   </si>
   <si>
     <t>Fondazione Amleto Bertoni Città di Saluzzo - Piazza Montebello 1 - 12037 Saluzzo (Cn)
   Tel. 0175/43527 
  amministrazione@fondazionebertoni.it  www.fondazionebertoni.it</t>
   </si>
   <si>
-    <t>MURISENGO (AL)</t>
-[...1 lines deleted...]
-  <si>
     <t>FIERA NAZIONALE DEL TARTUFO NERO – TRIFOLA nOir</t>
   </si>
   <si>
     <t>Comune - Piazza della Vittoria 1 - 15020 Murisengo  (Al) tel. 0141/993041  - protocollo@murisengo.com  www.fieradeltartufo.com</t>
   </si>
   <si>
     <t>Comune - Piazza della Vittoria 1 - 15020 Murisengo  (Al) Tel. 0141/993041  - protocollo@murisengo.com  www.fieradeltartufo.com</t>
   </si>
   <si>
     <t>USSEGLIO (TO)</t>
   </si>
   <si>
     <t xml:space="preserve">MOSTRA NAZIONALE DELLA TOMA DI LANZO E DEI FORMAGGI D'ALPEGGIO </t>
   </si>
   <si>
     <t xml:space="preserve">MOSTRA NAZIONALE  DELLA TOMA DI LANZO E DEI FORMAGGI D'ALPEGGIO </t>
   </si>
   <si>
     <t>Comune - Via Roma 7 - 10070 Usseglio (To)  tel. 0123/83702 -  info@comune.usseglio.to.it  www.comune.usseglio.to.it</t>
   </si>
   <si>
     <t>Comune - Via Roma 7 - 10070 Usseglio (To)  Tel. 0123/83702 -  info@comune.usseglio.to.it  www.comune.usseglio.to.it</t>
   </si>
   <si>
     <t>SAN SEBASTIANO CURONE (AL)</t>
@@ -3824,128 +3673,109 @@
            cultura@comune.castellamonte.to.it -                                 www.marrone.net</t>
   </si>
   <si>
     <t>CARMAGNOLA (TO)</t>
   </si>
   <si>
     <t xml:space="preserve">FIERA NAZIONALE DEL PEPERONE DI CARMAGNOLA </t>
   </si>
   <si>
     <t>Comune - Piazza Manzoni 10 - 10022 Carmagnola (To)
  Tel. 011/9724222
 cultura@comune.carmagnola.to.it  www.comune.carmagnola.to.it</t>
   </si>
   <si>
     <t>SALUZZO (CN)</t>
   </si>
   <si>
     <t xml:space="preserve"> MOSTRA  NAZIONALE  DELLA MECCANICA AGRICOLA</t>
   </si>
   <si>
     <t>ASTI (AT)</t>
   </si>
   <si>
     <t xml:space="preserve"> DOUJA D'OR
 </t>
-  </si>
-[...3 lines deleted...]
-             aziendaspeciale@aa.camcom.it              www.doujador.it</t>
   </si>
   <si>
     <t>CEVA (CN)</t>
   </si>
   <si>
     <t>65^ MOSTRA NAZIONALE DEL FUNGO</t>
   </si>
   <si>
     <t>Comune - Piazza Vittorio Emanuele II 17 - 12073 Ceva (Cn)
 Tel. 0174/704620 
  ufficio.manifestazioni@comune.ceva.cn.it
 www.comune.ceva.cn.it</t>
   </si>
   <si>
     <t xml:space="preserve">MONFERRATO GREEN FARM </t>
-  </si>
-[...4 lines deleted...]
-www.deneventi.it</t>
   </si>
   <si>
     <t>PIEA (AT)</t>
   </si>
   <si>
     <t>FIERA NAZIONALE DELLA ZUCCA - LA ZUCCA DELLE MERAVIGLIE</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Comune - Piazza Italia 1 - 14020 Piea (At)    </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Tel. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>0141/901650 -   piea@comune.piea.at.it  -  www.comune.piea.at.it</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">PIOZZO (CN) </t>
   </si>
   <si>
     <t>FIERA DELLA ZUCCA</t>
   </si>
   <si>
     <t>Comune   -  Piazza 5 luglio 1944, 32 - 12060 Piozzo (Cn) – info@comune.piozzo.cn.it - www.comune.piozzo.cn.it</t>
   </si>
   <si>
-    <t>EXPOCASA  - SALONE DELL`ARREDAMENTO E DELLE IDEE PER ABITARE</t>
-[...6 lines deleted...]
-  <si>
     <t>MONTIGLIO MONFERRATO (AT)</t>
   </si>
   <si>
     <t xml:space="preserve">FIERA DEL TARTUFO DI MONTIGLIO MONFERATO - PREMIO CANE D'ARGENTO - </t>
   </si>
   <si>
     <t>Comune - Piazza Umberto I° 1 - 14026 Montiglio Monferrato (At) 
 Tel. 0141/994008 
  protocollo@comune.montigliomonferrato.al.it www.comune.montigliomonferrato.at.it</t>
   </si>
   <si>
     <t xml:space="preserve">Comune - Piazza Umberto I° 1 - 14026 Montiglio Monferrato (At) 
 Tel. 0141/994008 -
  protocollo@comune.montigliomonferrato.al.it www.comune.montigliomonferrato.at.it
  </t>
   </si>
   <si>
     <t>GIAVENO (TO)</t>
   </si>
   <si>
     <t xml:space="preserve">FUNGO IN FESTA </t>
   </si>
   <si>
     <t>Comune - Via Francesco Marchini 1 - 10094 Giaveno (To) – Tel. 011/9326424 – infoturismo@comune.giaveno.to.it - www.comune.giaveno.to.it</t>
   </si>
@@ -3988,53 +3818,50 @@
   </si>
   <si>
     <t>Comune - Piazza Buronzo 2 -14036 Moncalvo (At) 
  Tel. 0141/917505
 protocollo@comune.moncalvo.at.it www.comune.moncalvo.at.it</t>
   </si>
   <si>
     <t>Comune - Piazza Buronzo 2 -14036 Moncalvo (At) 
  Tel. 0141/917505 - protocollo@comune.moncalvo.at.it
  Www.comune.moncalvo.at.it</t>
   </si>
   <si>
     <t>TRISOBBIO (AL)</t>
   </si>
   <si>
     <t xml:space="preserve">FIERA DEL TARTUFO –  TARSOBI – TARTUFO E VINO   </t>
   </si>
   <si>
     <t>Comune - Via De Rossi 28 - 15070 Trisobbio (Al)  Tel.  0143/871104   responsabiletributi.trisobbio@ruparpiemonte.it  www.comune.trisobbio.al.it</t>
   </si>
   <si>
     <t>SAN DAMIANO D’ASTI (AT)</t>
   </si>
   <si>
     <t xml:space="preserve">FIERA NAZIONALE  DEL TARTUFO  </t>
-  </si>
-[...1 lines deleted...]
-    <t>Comune – P.zza Libertà 2 -14015 San Damiano D’Asti  - Tel 0141/975056 commercio@comune.sandamiano.at.it – www.comune.sandamiano.at.it</t>
   </si>
   <si>
     <t>FOSSANO (CN)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">ANABORAPI - Strada Trinità 32/a - 12061 Carrù (Cn) -   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Tel. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
@@ -4110,53 +3937,50 @@
     <t>Italian Exhibition Group S.p.A - Via Emilia 155 -      47921 Rimini -      Tel. 0541/744200 -     info@iegexpo.it - www.iegexpo.it</t>
   </si>
   <si>
     <t>Comune - Servizio Manifestazioni e Turismo - Piazza San Secondo 1 - 14100 Asti
 Tel. 0141/399486
 manifestazioni@comune.asti.it
  www.comune.asti.it</t>
   </si>
   <si>
     <t>VILLANONOVA MONDOVI’ (CN)</t>
   </si>
   <si>
     <t xml:space="preserve">BEE- SAPORI DI MONTAGNA </t>
   </si>
   <si>
     <t>Comune - Via Alessandro Orsi 8 - 12089 Villanova Mondovi' (Cn)  Tel 0174/698151/3            manifestazioni@comune.villanova-mondovi.cn.it www.comune.villanova.mondovi.cn.it</t>
   </si>
   <si>
     <t xml:space="preserve">FIERA NAZIONALE DEL TARTUFO BIANCO E NERO </t>
   </si>
   <si>
     <t>Comune - 15056 San Sebastiano Curone (Al) – Tel. 0131/786205 - sansebastianonline@libero.it - www.comunesansebastianocurone.it</t>
   </si>
   <si>
     <t>RESTRUCTURA - RIQUALIFICAZIONE, RECUPERO, RISTRUTTURAZIONE</t>
-  </si>
-[...1 lines deleted...]
-    <t>GL Events Italia S.p.a. - Via Nizza 294 - 10126 Torino   Tel. 011/6644111  info@restructura.com   www.restructura.com</t>
   </si>
   <si>
     <t>VEZZA D'ALBA (CN)</t>
   </si>
   <si>
     <t>FIERA DEL TARTUFO BIANCO E DEI VINI DEL ROERO DI VEZZA D'ALBA</t>
   </si>
   <si>
     <t>Comune  - Via Mazzini 29 - 12040 Vezza d'Alba (Cn) - tel. 0173/65022 
 info@comune.vezzadalba.cn.it www.comunevezzadalba.cn.it</t>
   </si>
   <si>
     <t>Comune - 15056 San Sebastiano Curone (Al) - Tel. 0131/786205 -  sansebastianonline@libero.it - www.comunesansebastianocurone.it</t>
   </si>
   <si>
     <t>FIERA NAZIONALE  DEL BUE GRASSO</t>
   </si>
   <si>
     <t>Comune - Piazza Buronzo 2 -14036 Moncalvo (At) 
 Tel. 0141/917505 
  info@fieradeltartufodimoncalvo.it www.comune.moncalvo.at.it</t>
   </si>
   <si>
     <t>FIERA FREDDA DELLA LUMACA</t>
   </si>
@@ -4487,53 +4311,50 @@
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>COSMOFARMA EXHIBITION</t>
   </si>
   <si>
     <t>IMEAT</t>
   </si>
   <si>
     <t>ECOD EXTRA Srl
 Via Maserati 16
 40100 BOLOGNA
 tel: 0331518056
 codato@ecod.it
 https://www.imeat.it/</t>
   </si>
   <si>
     <t>BASTIA UMBRA (PG)</t>
   </si>
   <si>
     <t>MOSTRA INTERNAZIONALE CANINA</t>
   </si>
   <si>
-    <t>28 Razze canine riconosciute</t>
-[...1 lines deleted...]
-  <si>
     <t>GRUPPO CINOFILO PERUGINO
 Via Settevalli 133/B
 06129 Perugia (PG)
 075 5056986
 info@gruppocinofiloperugino.org
 PIVA 00523750545</t>
   </si>
   <si>
     <t>BASTIA  UMBRA (PG)</t>
   </si>
   <si>
     <t>AGRIUMBRIA</t>
   </si>
   <si>
     <t>UMBRIAFIERE S.P.A.
 Piazza Moncada, snc
 tel 075 8004005
 fax 075 8001389
 amministrazione@umbriafiere.it
 https://www.agriumbria.eu/</t>
   </si>
   <si>
     <t>MA MU srl - Piazza Erculea 11 - 20122 Milano - tel. 0272080052 -   promozioni@iferr.com;     www.siferr.com</t>
   </si>
   <si>
@@ -4614,66 +4435,982 @@
   </si>
   <si>
     <t>SIFERR</t>
   </si>
   <si>
     <t>Porto Turistico Marina di Pescara - Padiglione Becci</t>
   </si>
   <si>
     <t>FIERE&amp;DINTORNI</t>
   </si>
   <si>
     <t>expo secury &amp; cyber security forum</t>
   </si>
   <si>
     <t>PESCARA SPOSI</t>
   </si>
   <si>
     <t>MOSTRA MERCATO DEL DISCO E CD DEL FVG</t>
   </si>
   <si>
     <t>VIRUS CONCERTI
  PORDENONE (PN) - P.tta Domenicani 3  
 Tel. 392 2724361
 www.mostradeldisco.com  info@mostradeldisco.com</t>
   </si>
+  <si>
+    <t>DUE TEMPI BEI TEMPI &amp; YOUNGTIMER MOTO EXPO PIACENZA</t>
+  </si>
+  <si>
+    <t>TOMATO WORLD</t>
+  </si>
+  <si>
+    <t>LIBERAMENTE, IL SALONE DEL TEMPO LIBERO, DEL DIVERTIMENTO E DELLA VITA ALL’ARIA APERTA</t>
+  </si>
+  <si>
+    <t>Multimedia Tre Srl
+Via Veneto 49
+30030 VIGONOVO
+tel: 0499832150
+fax: 0499830728
+info@multimediatre.com
+www.multimediatre.com</t>
+  </si>
+  <si>
+    <t>VERDI PASSIONI</t>
+  </si>
+  <si>
+    <t>FIT YOUR CAMPER</t>
+  </si>
+  <si>
+    <t>MV22 SRL
+VIA DEL SALE 85/A
+48125 RAVENNA
+tel: 3355338977
+fax: 
+antonio@mv22srl.it
+https://www.fityourcamper.it/</t>
+  </si>
+  <si>
+    <t>FIERA DI MODENA</t>
+  </si>
+  <si>
+    <t>PARMA BAGARRE DEBALLAGE NAZIONALE D'ITALIA</t>
+  </si>
+  <si>
+    <t>EUFONICA – SALONE DELLA MUSICA E DELLE SUE PROFESSIONI</t>
+  </si>
+  <si>
+    <t>RICCIONE</t>
+  </si>
+  <si>
+    <t>THE COUNTRY FAIR</t>
+  </si>
+  <si>
+    <t>INTERMEETING S.r.l.
+Via Fornaci 239/a
+35129 PADOVA
+tel: 0497386856
+fax: 0499819826
+info@autoemotodepoca.com
+https://www.autoemotodepoca.com</t>
+  </si>
+  <si>
+    <t>NEXT AFRICA</t>
+  </si>
+  <si>
+    <t>ALBARETO</t>
+  </si>
+  <si>
+    <t>FIERA NAZIONALE DEL FUNGO PORCINO DI ALBARETO</t>
+  </si>
+  <si>
+    <t>Associazione Fiera del Fungo Porcino di Albareto
+Piazza Micheli, 1
+43051 ALBARETO
+tel: 0525999231
+fax: 0525929459
+info@fieradialbareto.it
+https://www.fieradialbareto.it/</t>
+  </si>
+  <si>
+    <t>SANT'AGATA FELTRIA</t>
+  </si>
+  <si>
+    <t>FIERA NAZIONALE DEL TARTUFO BIANCO PREGIATO 2026</t>
+  </si>
+  <si>
+    <t>Aps Pro-loco Sant'Agata Feltria
+Piazza Garibaldi 12
+47866 SANT'AGATA FELTRIA
+tel: 0541848022
+fax: 0541848022
+info@prolocosantagatafeltria.com</t>
+  </si>
+  <si>
+    <t>PERGOLA</t>
+  </si>
+  <si>
+    <t>FIERA NAZIONALE DEL TARTUFO BIANCO PREGIATO DI PERGOLA E DEI PRODOTTI TIPICI</t>
+  </si>
+  <si>
+    <t>COMUNE DI PERGOLA
+C.so Matteotti 53 
+61045 PERGOLA
+tel: 0721737301
+fax: 0721735523
+protocollo@comune.pergola.pu.it
+http://www.comune.pergola.pu.it</t>
+  </si>
+  <si>
+    <t>SANT'ANGELO IN VADO</t>
+  </si>
+  <si>
+    <t>63^ MOSTRA NAZIONALE DEL TARTUFO BIANCO PREGIATO DELLE MARCHE</t>
+  </si>
+  <si>
+    <t>COMUNE SANT'ANGELO IN VADO 
+Piazza Umberto I, n.3
+61048 SANT'ANGELO IN VADO
+tel: 0722819906
+fax: 0722654500
+cultura@comune.sant-angelo-in-vado-ps.it
+http://www.comune.acqualagna.ps.it</t>
+  </si>
+  <si>
+    <t>FERMO</t>
+  </si>
+  <si>
+    <t>ABC FASHION EVENT</t>
+  </si>
+  <si>
+    <t>ABC srl
+Via Nevada, 10 
+63066 GROTTAMMARE
+tel: 3401945737
+direzione@abcfashioevent.com
+http://www.abcfashionevent.com</t>
+  </si>
+  <si>
+    <t>TIME ON SHOW</t>
+  </si>
+  <si>
+    <t>METAL MATERIA</t>
+  </si>
+  <si>
+    <t>FIERA DEI VINI</t>
+  </si>
+  <si>
+    <t>MERCATO DEI VINI DEI VIGNAIOLI INDIPENDENTI FIVI</t>
+  </si>
+  <si>
+    <t>FIERA NAZIONALE "IL PAESE DEL NATALE"</t>
+  </si>
+  <si>
+    <t>IDEE IN FIERA SRL
+VIA SPALLANZANI 22/A
+00195 ROMA
+tel: 3497585327
+ufficiotecnico@festivaldelloriente.net
+https://www.festivaldelloriente.it/</t>
+  </si>
+  <si>
+    <t>FESTIVAL DEL'ORIENTE</t>
+  </si>
+  <si>
+    <t>DPE - INTERNATIONAL ELECTRICITY EXPO</t>
+  </si>
+  <si>
+    <t>SPS ITALIA - SMART PRODUCTION SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Messe Frankfurt Italia srl
+Corso Sempione 68
+20154 MILANO
+tel: 028807781
+fax: 0272008053
+info@italy.messefrankfurt.com
+www.messefrankfurt.it</t>
+  </si>
+  <si>
+    <t>MISANO ADRIATICO</t>
+  </si>
+  <si>
+    <t>ITALIAN BIKE FESTIVAL</t>
+  </si>
+  <si>
+    <t>GREENITALY</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>AUTO E MOTO D'EPOCA</t>
+  </si>
+  <si>
+    <t>COSMOPROF WORLDWIDE BOLOGNA</t>
+  </si>
+  <si>
+    <t>BolognaFiere Cosmoprof spa
+via Maserati 16
+40121 BOLOGNA
+tel: 02796420
+fax: 02454708286
+info@cosmoprof.it
+www.cosmoprof.it</t>
+  </si>
+  <si>
+    <t>Cesena Fiera spa
+Via Dismano, 3845 - Pievesestina
+47522 CESENA
+tel: 0547317435
+fax: 0547318431
+eredea.cantoni@cesenafiera.com
+http://www.cesenafiera.com</t>
+  </si>
+  <si>
+    <t>AMBIENTE LAVORO</t>
+  </si>
+  <si>
+    <t>IL SALONE DEL CAMPER</t>
+  </si>
+  <si>
+    <t>CERSAIE-SALONE INTERNAZIONALE DELLA CERAMICA PER L'ARCHITETTURA E DELL'ARREDOBAGNO</t>
+  </si>
+  <si>
+    <t>EDI.CER. spa
+Viale Monte Santo, 40
+41049 SASSUOLO
+tel: 0536804585
+fax: 0536806510
+info@edicer.it
+http://www.cersaie.it</t>
+  </si>
+  <si>
+    <t>MERCANTEINFIERA AUTUNNO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHAMPAGNE EXPERIENCE </t>
+  </si>
+  <si>
+    <t>EXCELLENCE S.R.L. SOCIETA' ITALIANA DISTRIBUTORI E IMPORTATORI  IN SIGLA "EXCELLENCE S.R.L. SIDI"
+Via Doria, 5
+20124 MILANO
+tel: +393485949751
+info@excellencesidi.it
+https://www.champagneexperience.it/</t>
+  </si>
+  <si>
+    <t>ECOMONDO</t>
+  </si>
+  <si>
+    <t>MOSTRA INTERNAZIONALE SOR 2026</t>
+  </si>
+  <si>
+    <t>società ornitologica reggiana aps
+via fratelli Manfredi 57/3
+42124 REGGIO NELL'EMILIA
+tel: 0522515118
+fax: 
+info@sor.re.it
+http://www.sor.re.it</t>
+  </si>
+  <si>
+    <t>IBE INTERMOBILITY FUTURE WAYS</t>
+  </si>
+  <si>
+    <t>BMTA Borsa Mediterranea del Turismo Archeologico</t>
+  </si>
+  <si>
+    <t>BMTA Borsa Mediterranea del Turismo Archeologico Via Roma, 226 - 84121 Salerno (Italia) - Tel. 0039.089.253170 - Email info@bmta.it - Sito web www.bmta.it</t>
+  </si>
+  <si>
+    <t>Movestro srl
+Via Aurelio Saffi 21
+20123 MILANO
+tel: 0249402036
+fax: 
+amministrazione@movestro.it
+https://movestro.it/</t>
+  </si>
+  <si>
+    <t>TGOLD - EDIZIONE SETTEMBRE</t>
+  </si>
+  <si>
+    <t>FIERA DEL CICLOTURISMO</t>
+  </si>
+  <si>
+    <t>2,3,6,</t>
+  </si>
+  <si>
+    <t>Padova Hall S.p.a. 
+Via Tommaseo  59 Padova
+padovahall@legalmail.it
+e
+Bikenomist Srl 
+via Spallanzani 6 Milano 
+bikenomistsrl@legalmail.it</t>
+  </si>
+  <si>
+    <t>FOCUS ON PCB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nuernbergmesse Italia Srl
+via Renato Fucini n. 5 20133
+Milano
+nuernbergmesseitalia@pecimprese.it
+</t>
+  </si>
+  <si>
+    <t>LAZISE (VR)</t>
+  </si>
+  <si>
+    <t>I GIORNI DEL MIELE</t>
+  </si>
+  <si>
+    <t>Comune di Lazise 
+Piazza Vittorio Emanuele 20
+Lazise (Vr)
+045/6445111
+comune.lazise.urp@halleypec.it</t>
+  </si>
+  <si>
+    <t>ABS
+Europe Adhesives Bonding &amp; Sealants</t>
+  </si>
+  <si>
+    <t>UMBRIACON</t>
+  </si>
+  <si>
+    <t>Fidelio s.r.l.
+Via degli Olmi 26
+06083 Bastia Umbra
+P.I. 03689750549
+segreteria@fidelioeventi.eu
+https://umbriacon.com/</t>
+  </si>
+  <si>
+    <t>TERNI</t>
+  </si>
+  <si>
+    <t>CIOCCOLENTINO CHOCOLATE LOVE FESTIVAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EVENTI.COM SNC
+Via della pernice,31, Terni
+0744 302403
+https://www.cioccolentino.com/
+direzione@cioccolentino.com
+</t>
+  </si>
+  <si>
+    <t>PERUGIA</t>
+  </si>
+  <si>
+    <t>LA FIERA DEI MORTI ANCHE IN CENTRO</t>
+  </si>
+  <si>
+    <t>(1,2,3,12,13,14,24,25,28 Artigianato artistico)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Associazione Farefacendo
+https://fieradeimorti.comune.perugia.it/
+393 388 8440
+farefacendo@gmail.com
+</t>
+  </si>
+  <si>
+    <t>EUROCHOCOLATE INTERNATIONAL CHOCOLATE EXHIBITION PERUGIA - FATE DOLCI</t>
+  </si>
+  <si>
+    <t>2,3,4,6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GIOFORM SRL
+Via Ruggero D'Andreotto, 19/E 
+06124 Perugia 
+C.F. e P.IVA 03276520545
+https://www.eurochocolate.com/
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASTI </t>
+  </si>
+  <si>
+    <t>Promeco - Azienda Speciale della CCIAA di      Alessandria – Asti - Piazza Medici 8 -   14100 Asti
+Tel. 0141/535211
+              Aziendaspeciale@aa.camcom.it                     aziendaspeciale@at.legalmail.camcom.it                       www.aa.camcom.it</t>
+  </si>
+  <si>
+    <t>MURISENGO MONFERRATO (AL)</t>
+  </si>
+  <si>
+    <t>FIERA DELL'ALTO ADRIATICO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALAEXPOMAR
+via Aldo Moro 21  - 30021 Caorle (Ve)
+</t>
+  </si>
+  <si>
+    <t>CAORLE (VE)</t>
+  </si>
+  <si>
+    <t>Fiera Gate e Gusto Stop And Start</t>
+  </si>
+  <si>
+    <t>APULIA SPORT CONVENTION</t>
+  </si>
+  <si>
+    <t>PUGLIA INFO TOURIST S.R.L.S - Via Galatina n. 7 -   Gallipoli  - PUGLIAINFOTOURIST@PEC.IT</t>
+  </si>
+  <si>
+    <t>GALATINA (LE)</t>
+  </si>
+  <si>
+    <t>PROMESSI SPOSI IL MATRIMONIO IN VETRINA</t>
+  </si>
+  <si>
+    <t>LEVANTE FOR</t>
+  </si>
+  <si>
+    <t>Salento cucine</t>
+  </si>
+  <si>
+    <t>Levante Cooking</t>
+  </si>
+  <si>
+    <t>EDIZIONI NICOLE S.R.L. - Via Carmelo Bene 28  73010 Soleto (LE) - edizioninicolesrl@pec.it</t>
+  </si>
+  <si>
+    <t>CORIGLIANO D'OTRANTO (LE)</t>
+  </si>
+  <si>
+    <t>Spiritosa Festival del Bere Bene</t>
+  </si>
+  <si>
+    <t>SARTORIA DEGLI SPIRITI SOCIETA' COOPERATIVA - Via Don Bosco 37, Lecce - Tel: 3452259964   sartoriadeglispiriti@pec.it</t>
+  </si>
+  <si>
+    <t>SAN FERDINANDO DI PUGLIA (BAT)</t>
+  </si>
+  <si>
+    <t>Fiera Nazionale del Carciofo mediterraneo e del prodotto ortofrutticolo</t>
+  </si>
+  <si>
+    <t>COMUNE DI SAN FERDINANDO DI PUGLIA  - Via Isonzo, 6 - San Ferdinanado di Puglia (BT) - 76017 protocollo.sanferdinando@asmepec.it</t>
+  </si>
+  <si>
+    <t>FIERA MILANO SPA
+RHO (MI), S.S. Del Sempione, 28
+tel 02/49971 - fax 02 4997 7379 theonemilano@fieramilano.it WWW.THEONEMILANO.COM</t>
+  </si>
+  <si>
+    <t>EICMA ESPOSIZIONE INTERNAZIONALE DELLE DUE RUOTE</t>
+  </si>
+  <si>
+    <t>E.I.C.M.A. - ESPOSIZIONE INTERNAZIONALE DEL CICLO E MOTOCICLO
+MILANO (MI), Via Antonio Da Recanate, 1 
+tel 02/6773511 - fax 02866982072
+eicma@eicma.it - www.eicma.it</t>
+  </si>
+  <si>
+    <t>SUPERSTUDIO EVENTS S.R.L.
+MILANO (MI) - Tortona 27
+tel 04422501 - fax 02475851 design@superstudioevents.com www.design.superstudioevents.com</t>
+  </si>
+  <si>
+    <t>Superstudio Design SuperNova</t>
+  </si>
+  <si>
+    <t>TERRAE BY AGRITRAVEL EXPO</t>
+  </si>
+  <si>
+    <t>International Business Expo</t>
+  </si>
+  <si>
+    <t>TRADE EVENTS SRL
+MILANO - Via Galleria San Babila 4c
+tel +39 388 3839995/+39 328 7447088
+info@internationalbusinessexpo.it
+www.internationalbusinessexpo.it</t>
+  </si>
+  <si>
+    <t>AI WEEK</t>
+  </si>
+  <si>
+    <t>4, 8, 21</t>
+  </si>
+  <si>
+    <t>INTELLIGENZA ARTIFICIALE SPIEGATA SEMPLICE S.R.L. 
+Via CLAUSTRO SANTORO TUBITO, 15  ALTAMURA (BA)
+info@aiweek.it www.aiweek.it</t>
+  </si>
+  <si>
+    <t>MEGAWATT Exhibition &amp; Conference</t>
+  </si>
+  <si>
+    <t>MEGAWATT S.R.L. 
+ORIO AL SERIO (BG)- Via PAPA GIOVANNI XXIII n.19
+tel 035 4400205  - 
+SALES@MEGAWATTEXPO.COM  - WWW.MEGAWATTEXPO.COM</t>
+  </si>
+  <si>
+    <t>NETZERO MILAN</t>
+  </si>
+  <si>
+    <t>FIERA MILANO SPA
+RHO (MI), S.S. del Sempione, 28
+tel 02/49971 - fax 02/49977379  - www.netzeromilan.com</t>
+  </si>
+  <si>
+    <t>Racquet Trend Expo</t>
+  </si>
+  <si>
+    <t>PADEL TREND SRL
+Via Sallustiana, 26 00187 ROMA
+Tel. 06 44 17351 
+commerciale@padeltrend.it www.padeltrend.it</t>
+  </si>
+  <si>
+    <t>SGP GRANDI EVENTI
+CARPI (MO) Corso Alberto Pio 56 
+Tel. 059643664 - Fax. 059643665
+ilbontacremona@carpi.net - www.ilbonta.it</t>
+  </si>
+  <si>
+    <t>ECOCASA - Salone energie rinnovabili, risparmio energetico e bioedilizia</t>
+  </si>
+  <si>
+    <t>5, 9</t>
+  </si>
+  <si>
+    <t>PORDENONE FIERE SPA
+ PORDENONE (PN) - Viale Treviso 1  
+Tel. 0434 232211 - Fax 0434 232322
+www.fierapordenone.it - www.ecocasa.pn</t>
+  </si>
+  <si>
+    <t>PET SHOW NORDEST</t>
+  </si>
+  <si>
+    <t>PORDENONE FIERE SPA
+ PORDENONE (PN) - Viale Treviso 1  
+Tel. 0434 232211 - Fax 0434 232322
+www.fierapordenone.it - www.petshow.it</t>
+  </si>
+  <si>
+    <t>BIG BUYER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EDINOVA Srl - Via Pordenone, 13 - 20132 Milano - Tel. 022158021
+e-mail: edinova@edinova.com - www.edinova.com </t>
+  </si>
+  <si>
+    <t>SNIM SALONE NAUTICO DI PUGLIA</t>
+  </si>
+  <si>
+    <t>Sea Event Acency srls - via Giuseppe Doldo, 72100 BRINDISI BR - Tel 3885778011 - PEC
+seaeventagency@pec.it</t>
+  </si>
+  <si>
+    <t>BRINDISI</t>
+  </si>
+  <si>
+    <t>NAONIAN TATTOO &amp; MOTORS EXPO - Fiera sull'arte del tatuaggio con un'area sui motori</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE TATTOO CREW
+Via Pitteri, 2
+33081 Aviano
+https://tattoomotorexpo.com
+tattoocrew@libero.it</t>
+  </si>
+  <si>
+    <t>LIGNANO SABBIADORO (UD)</t>
+  </si>
+  <si>
+    <t>MERCATO ON THE ROAD - Il meglio del mercato moto per gli appassionati</t>
+  </si>
+  <si>
+    <t>TERRE DI MOTO s.r.l.
+Via Alemagna, 62
+33030 Majano (UD)
+Tel. 0432 948272
+www.bikerfest.it
+info@bikerfest.it</t>
+  </si>
+  <si>
+    <t>HEYSUN- Expo dellaTransizione Energetica</t>
+  </si>
+  <si>
+    <t>Misterbianco (CT)</t>
+  </si>
+  <si>
+    <t>SICILY HUB Via Nizza 110 - 00198 Roma heysun@siciliafiera.it                        Telefono 095 3288151</t>
+  </si>
+  <si>
+    <t>FRUTECH</t>
+  </si>
+  <si>
+    <t>SICILY HUB Via Nizza 110 - 00198 Roma frutech@siciliafiera.it                            Telefono 095 3288151</t>
+  </si>
+  <si>
+    <t>CITTA' DELLA PIEVE (PG)</t>
+  </si>
+  <si>
+    <t>XXVIII Mostra Mercato dei prodotti agroalimentari e artigianali</t>
+  </si>
+  <si>
+    <t>Indietro nel tempo di Sonaglia Emanuele
+Via Mafalda Di Savoia, 15/a
+Castel Sant'Elia - Viterbo
+PIVA 01639220563
+emanuele.sonaglia1973@gmail.com 349/2875050</t>
+  </si>
+  <si>
+    <t>AMAB Assisi Mostra Arte Antiquariato Bastia Umbra</t>
+  </si>
+  <si>
+    <t>Società Eventi Arte srls 
+Loc. Santa Maria Reggiana, snc 
+06049 Spoleto (PG) 
+CF/P.IVA 03871770545
+info@assisiarteantiquariato.it
+segreteria@assisiarteantiquariato.it</t>
+  </si>
+  <si>
+    <t>TODI (PG)</t>
+  </si>
+  <si>
+    <t>TODIFIORITA</t>
+  </si>
+  <si>
+    <t>1, 28</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE VERDETODI
+https://todifiorita.it/
+340 260 6876
+gabriellagiammarioli@gmail.com</t>
+  </si>
+  <si>
+    <t>MOSTRA SCAMBIO AUTO E MOTO D'EPOCA</t>
+  </si>
+  <si>
+    <t>ITALSERVICE SRLS
+VIA PIGNATTARA 29 - 06034 - FOLIGNO (PG)
+PIVA 03744660543
+tel 0742/320642 cell 337/645125 fax 0742/318464
+mail italservice@foligno.biz
+https://www.mostrascambiobastiaumbra.com/</t>
+  </si>
+  <si>
+    <t>LA TERRA DEI MERCANTI</t>
+  </si>
+  <si>
+    <t>ITALSERVICE SRLS
+VIA PIGNATTARA 29 - 06034 - FOLIGNO (PG)
+PIVA 03744660543
+tel 0742/320642 cell 337/645125 fax 0742/318464
+mail italservice@foligno.biz
+https://laterradeimercanti.it/</t>
+  </si>
+  <si>
+    <t>CASTANEA EXPO</t>
+  </si>
+  <si>
+    <t>11-dic</t>
+  </si>
+  <si>
+    <t>13-dic</t>
+  </si>
+  <si>
+    <t>1, 2, 4, 8, 10, 12, 14, 19,22</t>
+  </si>
+  <si>
+    <t>ARTIGANATO E PALAZZO</t>
+  </si>
+  <si>
+    <t>2, 8, 12, 13, 14, 24, 25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Associazione Giardino Corsini
+Via il Prato, 58, 50123, Firenze
+0552654588 - info@artigianatoepalazzo.it
+</t>
+  </si>
+  <si>
+    <t>PORCHETTIAMO, IL FESTIVAL DELLE PORCHETTE D'ITALIA</t>
+  </si>
+  <si>
+    <t>ANNA7POSTE EVENTI&amp;COMUNICAZIONE SRLS
+Via Genova, 1
+Foligno (PG)
+cell 392 0452172
+info@porchettiamo.com
+www.porchettiamo.com</t>
+  </si>
+  <si>
+    <t>ESOTIKA PERUGIA</t>
+  </si>
+  <si>
+    <t>ASD Pets Italy
+P.IVA e C.F. 03427460542
+c/o Studio Nappini
+Via Bruno Buozzi, 66
+06061 Castiglione del Lago (PG)
+https://www.esotikapetshow.it</t>
+  </si>
+  <si>
+    <t>ABILMENTE - IL SALONE DELLE IDEE CREATIVE – EDIZIONE PRIMAVERA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Società Just For Fun Srl – Corso Duca degli Abruzzi 46 – 10128 Torino - Tel. 338/6136040                      www.torinocomics.it                                          smeriano@architettitorinopec.it                        </t>
+  </si>
+  <si>
+    <t>OLEGGIO (NO)</t>
+  </si>
+  <si>
+    <t>FIERA NAZIONALE AGRICOLA</t>
+  </si>
+  <si>
+    <t>1,9,10</t>
+  </si>
+  <si>
+    <t>Comune – Via Novara 5 – 28047 Oleggio (No) Tel. 0321/969818 – www.comune.oleggio.at.it – commercio@comune.oleggio.no.it</t>
+  </si>
+  <si>
+    <t>BRA’S IL FESTIVAL DELLA SALSICCIA, DEL FORMAGGIO, DEL PANE E DEL RISO DI BRA</t>
+  </si>
+  <si>
+    <t>Ascom Bra – Via Euclide Milano, 8 – 12042 Bra (Cn) – Tel. 0172/413030 – www.ascombra.it - telemaco.bra@pec.it</t>
+  </si>
+  <si>
+    <t>BRA (CN)</t>
+  </si>
+  <si>
+    <t>D&amp;N Eventi Srl -  Via Mameli 20 - 15033 Casale Monferrato (Al) 
+Tel. 0142/444305
+amministrazione@deneventi.it
+www.deneventi.it</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CASALIA – SALONE DELL’ARREDAMENTO E DELLE IDEE PER ABITARE </t>
+  </si>
+  <si>
+    <t>GL Events Italia Srl. - Via Nizza 294 - 10126 Torino - Tel. 011/6644111 
+ Info@lingottofiere.it
+www.lingottofiere.it</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comune – P.zza Libertà 2 -14015 San Damiano D’Asti  - Tel 0141/975056  -  www.comune.sandamiano.at.it - commercio@comune.sandamiano.at.it </t>
+  </si>
+  <si>
+    <t>TORINO</t>
+  </si>
+  <si>
+    <t>GL Events Italia Srl- Via Nizza 294 - 10126 Torino   Tel. 011/6644111  info@restructura.com   www.restructura.com</t>
+  </si>
+  <si>
+    <t>Nuova fiera Primavera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hidden door S.r.l.  Via Maiella, 16 - 42133 Reggio Emilia (RE)   tel. 3476953737                   www.hiddendoor.it    info@hiddendoor.it </t>
+  </si>
+  <si>
+    <t>Festival dell'Oriente</t>
+  </si>
+  <si>
+    <t>2, 3, 27</t>
+  </si>
+  <si>
+    <t>Idee in fiera S.r.l.                                             Via Spallanzani, 22/A - 00161 ROMA          tel. 3497585327 - 3393766746    www.festivaldelloriente.it     ufficiotecnico@festivaldelloriente.net</t>
+  </si>
+  <si>
+    <t>FIERA CAMPIONARIA</t>
+  </si>
+  <si>
+    <t>2,12,13,14,16,18,25,27</t>
+  </si>
+  <si>
+    <t>SSEC - STORAGE &amp; SOLAR EXPO CONFERENCE</t>
+  </si>
+  <si>
+    <t>GREEN LOGISTICS EXPO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIRCULAR MEDICAL EXPO </t>
+  </si>
+  <si>
+    <t>Bari</t>
+  </si>
+  <si>
+    <t>ACCADUEO - Bari</t>
+  </si>
+  <si>
+    <t>BOLOGNAFIERE
+WATER&amp;ENERGY S.R.L - VIALE DELLA FIERA, 20 - Bologna (BO) Tel. 0245471111, Email
+info@bfwe.it, PEC bfwe@pec.bolognafiere.it</t>
+  </si>
+  <si>
+    <t>MILANO (MI)</t>
+  </si>
+  <si>
+    <t>ABILMENTE PRIMAVERA MILANO</t>
+  </si>
+  <si>
+    <t>BEAUTY TO BUSINESS SUMMIT SRL
+BERGAMO (BG) VIA LUNGA SNC CAP 24125 
+tel 035/3230911 - fax 035/3230910
+info@beautytobusiness.it - www.beautytobusiness.it</t>
+  </si>
+  <si>
+    <t>ABILMENTE AUTUNNO MILANO</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE CUSTOMBIKER
+Via Alemagna, 62 bis
+33030 Majano
+Tel. 0432 948777
+www.bikerfest.it
+info@bikerfest.it</t>
+  </si>
+  <si>
+    <t>EUREKA - Fiera B2B della cultura e creatività</t>
+  </si>
+  <si>
+    <t>PORDENONE FIERE SPA
+ PORDENONE (PN) - Viale Treviso 1  
+Tel. 0434 232211 - Fax 0434 232322
+www.eurekaexpo.com  www.fierapordenone.it</t>
+  </si>
+  <si>
+    <t>MADE EXPO - MILANO  ARCHITETTURA DESIGN EDILIZIA</t>
+  </si>
+  <si>
+    <t>MADE EVENTI_x000D_   S.R.L.- STRADA STATALE SEMPIONE, 28 Rho (MI) -  Tel. +39024997, pec: pec.made-eventi@gruppo.fieramilano.it</t>
+  </si>
+  <si>
+    <t>CASE ITALY EXPO</t>
+  </si>
+  <si>
+    <t>8.NOVECENTO &amp; CONTEMPORARY</t>
+  </si>
+  <si>
+    <t>SIMAC TANNING TECH SALONE INTERNAZIONALE DELLE MACCHINE E DELLE TECNOLOGIE PER LE INDUSTRIE CALZATURIERA, PELLETTIERA E CONCIARIA</t>
+  </si>
+  <si>
+    <t>CREMONAFIERE S.P.A.
+CREMONA (CR) - P.zza Zelioli Lanzini, 1 
+tel 0372598011 - fax 0372453374 info@cremonamondomusica.it www.cremonamusica.com</t>
+  </si>
+  <si>
+    <t>M.SEVENTY SRL
+MILANO (MI) -  Via Medici, 13 20123 
+tel 0234592785 - info@whiteshow.com WWW.WHITESHOW.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PACKAGING PREMIERE </t>
+  </si>
+  <si>
+    <t>M.SEVENTY.S.R.L.
+MILANO (MI) - Via Medici, 13 20123
+tel 0234592785 - info@whiteshow.com www.mseventy.com</t>
+  </si>
+  <si>
+    <t>(RHO)</t>
+  </si>
+  <si>
+    <t>M.SEVENTY SRL
+MILANO (MI) - Via Medici, 13 20123
+tel 0234592785 - info@whiteshow.com WWW.WHITESHOW.COM</t>
+  </si>
+  <si>
+    <t>RX FRANCE
+Tour Vista, Quai de Dion Bouton, Puteaux, Francia
+Tel. +33616657474
+www.mapic-italy.it</t>
+  </si>
+  <si>
+    <t>CPHI 2026</t>
+  </si>
+  <si>
+    <t>17, 22</t>
+  </si>
+  <si>
+    <t>Informa Markets B.V.
+WTC, Tower Ten, 7th floor,
+Strawinskylaan 763,
+1077XX Amsterdam
++31 (0) 20 708 1600 info@informa.com</t>
+  </si>
+  <si>
+    <t>PERUGIA FLOWER SHOW- Mostra mercato piante rare e inconsuete</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1,2,12,14,24,25,28 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAGENTA ENVENTS SRL </t>
+  </si>
+  <si>
+    <t>GIOVE (TR)</t>
+  </si>
+  <si>
+    <t>UMBRIA E CACTUS edizione XIII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LE ORME DI PAN </t>
+  </si>
+  <si>
+    <t>San Marco Evangelista (CE</t>
+  </si>
+  <si>
+    <t>MIA SPOSA</t>
+  </si>
+  <si>
+    <t>MAGMA SRL                           TEVEROLA (CE) - Zona Industriale Asi Tel. 081 190236331 amministrazione@miasposa.it www.miasposa.it</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="8">
+  <numFmts count="10">
     <numFmt numFmtId="164" formatCode="[$-410]d\-mmm;@"/>
     <numFmt numFmtId="165" formatCode="d\-mmm;@"/>
     <numFmt numFmtId="166" formatCode="d\-mmm"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* \-??_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="* #,##0.00\ ;\-* #,##0.00\ ;* \-#\ ;@\ "/>
     <numFmt numFmtId="169" formatCode="0.0"/>
     <numFmt numFmtId="170" formatCode="[$-410]dd\-mmm\-yy"/>
     <numFmt numFmtId="171" formatCode="[$-410]dd\-mmm"/>
+    <numFmt numFmtId="172" formatCode="&quot; &quot;* #,##0.00&quot; &quot;;&quot;-&quot;* #,##0.00&quot; &quot;;&quot; &quot;* &quot;-&quot;#&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
+    <numFmt numFmtId="173" formatCode="* #,##0.00&quot; &quot;;&quot;-&quot;* #,##0.00&quot; &quot;;* &quot;-&quot;#&quot; &quot;;@&quot; &quot;"/>
   </numFmts>
-  <fonts count="48" x14ac:knownFonts="1">
+  <fonts count="76">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Algerian"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -4944,52 +5681,218 @@
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF00B050"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Liberation Sans"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Liberation Sans"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Liberation Sans"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFCC0000"/>
+      <name val="Liberation Sans"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFCC0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0563C1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Liberation Sans"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF808080"/>
+      <name val="Liberation Sans"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF808080"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF006600"/>
+      <name val="Liberation Sans"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF006600"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color theme="1"/>
+      <name val="Liberation Sans"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color rgb="FF000000"/>
+      <name val="Liberation Sans"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Liberation Sans"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000EE"/>
+      <name val="Liberation Sans"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000EE"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF996600"/>
+      <name val="Liberation Sans"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF996600"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF333333"/>
+      <name val="Liberation Sans"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF333333"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Liberation Sans"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial1"/>
+    </font>
   </fonts>
-  <fills count="13">
+  <fills count="21">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FF003300"/>
       </patternFill>
     </fill>
     <fill>
@@ -5018,52 +5921,100 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFCC"/>
         <bgColor rgb="FFCCFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCC0000"/>
         <bgColor rgb="FFC9211E"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF000000"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF808080"/>
+        <bgColor rgb="FF808080"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDDDDDD"/>
+        <bgColor rgb="FFDDDDDD"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCCCC"/>
+        <bgColor rgb="FFFFCCCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCC0000"/>
+        <bgColor rgb="FFCC0000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCCFFCC"/>
+        <bgColor rgb="FFCCFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+        <bgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFFFFF00"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="46">
+  <borders count="45">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -5143,123 +6094,88 @@
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF808080"/>
       </left>
       <right style="thin">
         <color rgb="FF808080"/>
       </right>
       <top style="thin">
         <color rgb="FF808080"/>
       </top>
       <bottom style="thin">
         <color rgb="FF808080"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
@@ -5291,59 +6207,50 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...7 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
@@ -5424,93 +6331,54 @@
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color auto="1"/>
-[...24 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -5563,725 +6431,863 @@
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
-      </bottom>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="38">
+  <cellStyleXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="23" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="10" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="35" fillId="10" borderId="16" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="10" borderId="13" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="13" borderId="0"/>
+    <xf numFmtId="0" fontId="52" fillId="13" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="14" borderId="0"/>
+    <xf numFmtId="0" fontId="52" fillId="14" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="15" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0"/>
+    <xf numFmtId="0" fontId="53" fillId="16" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="16" borderId="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="17" borderId="0"/>
+    <xf numFmtId="0" fontId="57" fillId="17" borderId="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="60" fillId="18" borderId="0"/>
+    <xf numFmtId="0" fontId="61" fillId="18" borderId="0"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0"/>
+    <xf numFmtId="172" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="173" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="69" fillId="19" borderId="0"/>
+    <xf numFmtId="0" fontId="70" fillId="19" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="72" fillId="19" borderId="13"/>
+    <xf numFmtId="0" fontId="73" fillId="19" borderId="13"/>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="200">
+  <cellXfs count="184">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="16" fontId="17" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="16" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="24" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="20" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="25" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="21" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="21" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="21" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="15" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="15" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="2" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="38" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="38" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="36" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="170" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="3" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="35" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="29" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="11" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="11" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="20" borderId="12" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="21" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="15" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="38">
+  <cellStyles count="91">
+    <cellStyle name="Accent" xfId="39" xr:uid="{E9789DED-C745-43A0-A4D3-672D08B409C8}"/>
+    <cellStyle name="Accent 1" xfId="40" xr:uid="{4FEA94D9-DB36-4986-B74E-97C1E6FC1401}"/>
     <cellStyle name="Accent 1 14" xfId="10" xr:uid="{F2E211C4-CB6F-4A42-99CA-C4C3CEFC1060}"/>
+    <cellStyle name="Accent 1 14 2" xfId="41" xr:uid="{DDB88C98-6DFB-4B83-B867-5FEE7EBF4689}"/>
     <cellStyle name="Accent 13" xfId="11" xr:uid="{3F766F7F-6749-4B83-9176-A6CB2434758F}"/>
+    <cellStyle name="Accent 13 2" xfId="42" xr:uid="{42DB914C-5A9B-4DA5-9CEB-53A5E958EC24}"/>
+    <cellStyle name="Accent 2" xfId="43" xr:uid="{EE6B025D-F35D-4148-8642-5D9F2D54DED0}"/>
     <cellStyle name="Accent 2 15" xfId="12" xr:uid="{0F998663-90DE-4BEB-AAFF-94C40CBE67DA}"/>
+    <cellStyle name="Accent 2 15 2" xfId="44" xr:uid="{B9C7DDDC-3B2F-424D-ACDC-95CA92F79D67}"/>
+    <cellStyle name="Accent 3" xfId="45" xr:uid="{9C21A2D9-0C97-4014-B78C-DE2EFD472D2E}"/>
     <cellStyle name="Accent 3 16" xfId="13" xr:uid="{8FB61AAF-37D8-4AFD-85C2-1B1E30DAF581}"/>
+    <cellStyle name="Accent 3 16 2" xfId="46" xr:uid="{3D24D251-995C-464B-B287-6E3CD755F304}"/>
+    <cellStyle name="Bad" xfId="47" xr:uid="{CBA34CFC-328F-4390-902E-CD1FA115B14E}"/>
     <cellStyle name="Bad 10" xfId="14" xr:uid="{072AC791-0660-469D-8BBD-91FC03FFBEB8}"/>
+    <cellStyle name="Bad 10 2" xfId="48" xr:uid="{EA70EB44-90D8-4DB6-A6D8-2900F0134D14}"/>
     <cellStyle name="Collegamento ipertestuale 2" xfId="3" xr:uid="{5964925D-3AED-43F8-AD63-A52ECC42EBB5}"/>
     <cellStyle name="Collegamento ipertestuale 2 2" xfId="15" xr:uid="{E026D83D-2CEC-4912-A3E2-361A1E65F247}"/>
+    <cellStyle name="Collegamento ipertestuale 2 2 2" xfId="50" xr:uid="{06AFB261-F65D-4860-B66D-D99B6F14D3AA}"/>
+    <cellStyle name="Collegamento ipertestuale 2 3" xfId="49" xr:uid="{85C0E842-21C7-4393-B2B5-32009ECA7581}"/>
+    <cellStyle name="Default" xfId="51" xr:uid="{C20D905B-CFAA-42B9-9B21-6219BB0EED07}"/>
+    <cellStyle name="Error" xfId="52" xr:uid="{F6A778A8-64F9-4C1B-BC77-A0A70C28E98C}"/>
     <cellStyle name="Error 12" xfId="16" xr:uid="{02881667-7818-4503-AF35-9984E094113A}"/>
     <cellStyle name="Error 12 2" xfId="33" xr:uid="{9966CA1E-484B-4D9D-8864-9D05446DD64F}"/>
+    <cellStyle name="Error 12 3" xfId="53" xr:uid="{D25A419E-9450-4723-A170-D93FBDFAB10C}"/>
     <cellStyle name="Excel Built-in Normal" xfId="4" xr:uid="{EFCAD2DB-725F-43E9-8125-1312BA88300B}"/>
+    <cellStyle name="Excel Built-in Normal 1" xfId="90" xr:uid="{62E342F3-1F8F-423E-969B-9764260A46BA}"/>
+    <cellStyle name="Footnote" xfId="54" xr:uid="{BFBCD4DB-7F38-4568-BB14-5DEABBB0F3AE}"/>
     <cellStyle name="Footnote 5" xfId="17" xr:uid="{AB986CAD-7DE5-4D65-8726-37F7E2BA62B7}"/>
+    <cellStyle name="Footnote 5 2" xfId="55" xr:uid="{5D441C79-4481-4CCF-A45A-E5A35A5EC04B}"/>
+    <cellStyle name="Good" xfId="56" xr:uid="{7AD394D4-21CD-4DEF-AB3D-FD9F0316F3EA}"/>
     <cellStyle name="Good 8" xfId="18" xr:uid="{B5D447C5-31BC-459E-AE36-24296EEF5F5F}"/>
+    <cellStyle name="Good 8 2" xfId="57" xr:uid="{EB9247C0-B2DE-4A89-BCEB-EFC4A9446D8A}"/>
+    <cellStyle name="Heading" xfId="58" xr:uid="{B2A9FC55-5C15-4CEA-97C2-518CF0E3ADAF}"/>
+    <cellStyle name="Heading 1" xfId="59" xr:uid="{3B22C2C0-A0D0-4C29-9307-67672A94BAC8}"/>
     <cellStyle name="Heading 1 1" xfId="19" xr:uid="{1B6739CA-39C5-4175-A547-3A61A28D7E4F}"/>
+    <cellStyle name="Heading 1 1 2" xfId="60" xr:uid="{73A7189F-C8FF-42BC-8809-633E575DF2B0}"/>
+    <cellStyle name="Heading 2" xfId="61" xr:uid="{301EE317-629A-4E9D-85AA-7E35BF96E642}"/>
     <cellStyle name="Heading 2 2" xfId="20" xr:uid="{2CB97CE5-EC77-4DF1-9D22-F68828C1AB65}"/>
+    <cellStyle name="Heading 2 2 2" xfId="62" xr:uid="{49C2F82A-E7EF-496E-8013-296C7F8A977B}"/>
+    <cellStyle name="Hyperlink" xfId="63" xr:uid="{E2129061-5CF7-4D8E-AE19-F3D2310650D4}"/>
     <cellStyle name="Hyperlink 6" xfId="21" xr:uid="{9020136D-E3AB-4AC8-B61C-86C8C001E204}"/>
+    <cellStyle name="Hyperlink 6 2" xfId="64" xr:uid="{FFAE9DB1-32F0-43AE-8F70-E7C1E1C850CD}"/>
     <cellStyle name="Migliaia 2" xfId="5" xr:uid="{D08D7219-607B-42F8-B051-B550DD6AF68B}"/>
     <cellStyle name="Migliaia 2 2" xfId="22" xr:uid="{8714D180-D717-421B-BB61-47C29651811C}"/>
+    <cellStyle name="Migliaia 2 2 2" xfId="66" xr:uid="{178BB804-CFC0-4ADB-89B0-3FE21451D33A}"/>
+    <cellStyle name="Migliaia 2 3" xfId="65" xr:uid="{9661F328-7F02-4E1F-A6C8-A493143087FC}"/>
+    <cellStyle name="Neutral" xfId="67" xr:uid="{D5F0635F-7EB3-43F1-B2B6-A838A92F86D5}"/>
     <cellStyle name="Neutral 9" xfId="23" xr:uid="{FCEF48D4-AFE0-4599-9760-CE73BCC80613}"/>
+    <cellStyle name="Neutral 9 2" xfId="68" xr:uid="{487A4681-F7E2-48C3-B252-8E78FBE49C50}"/>
     <cellStyle name="Normal" xfId="1" xr:uid="{520AB3D4-D4A1-4836-BF72-FEEC5787EF12}"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="6" xr:uid="{EAB25727-7597-4DB7-B726-185795C45366}"/>
     <cellStyle name="Normale 2 2" xfId="7" xr:uid="{8B17AB6E-CFA0-42E6-85F6-B4887022889F}"/>
     <cellStyle name="Normale 2 2 2" xfId="25" xr:uid="{F274B5D3-0ABE-4481-8BF0-194D8048763E}"/>
+    <cellStyle name="Normale 2 2 2 2" xfId="71" xr:uid="{4DECC125-B877-4F6F-81AE-1CBD5521B54A}"/>
+    <cellStyle name="Normale 2 2 3" xfId="70" xr:uid="{DCFDF8D8-FA02-4366-83B1-92467794BFF0}"/>
     <cellStyle name="Normale 2 3" xfId="24" xr:uid="{0029A645-95D5-453F-92CB-8296C983D90A}"/>
+    <cellStyle name="Normale 2 3 2" xfId="72" xr:uid="{7B4E5C61-C06A-4107-BAF7-3B06FAABACF8}"/>
+    <cellStyle name="Normale 2 4" xfId="69" xr:uid="{E059760D-4C3F-4F3A-82BB-DDA199E462DF}"/>
+    <cellStyle name="Normale 2_internaz non certif" xfId="89" xr:uid="{C5A98579-5AC1-4DF0-B49C-C542BB229F7F}"/>
     <cellStyle name="Normale 3" xfId="9" xr:uid="{AE64AC3B-53C4-411B-AC24-CC8FBF9BA126}"/>
+    <cellStyle name="Normale 3 2" xfId="73" xr:uid="{B866FC13-E1B5-4740-8465-FD93ED871982}"/>
     <cellStyle name="Normale 4" xfId="31" xr:uid="{E6D73F4E-5142-4094-8AD9-1D0AEADE853D}"/>
     <cellStyle name="Normale 4 2" xfId="32" xr:uid="{54B080F8-972A-4E2A-B15E-418186F5AF6E}"/>
     <cellStyle name="Normale 4 2 2" xfId="35" xr:uid="{F937E590-FA69-499D-8955-17934F9BFFC1}"/>
+    <cellStyle name="Normale 4 2 2 2" xfId="76" xr:uid="{1953A107-5B81-446C-ABFF-93D0F5C8AE53}"/>
+    <cellStyle name="Normale 4 2 3" xfId="75" xr:uid="{E128ECC7-8748-45F1-A711-3076D2A73404}"/>
     <cellStyle name="Normale 4 3" xfId="34" xr:uid="{890C4B7B-2326-461C-B209-8F47983BAAD8}"/>
+    <cellStyle name="Normale 4 3 2" xfId="77" xr:uid="{AD5D443C-CDC9-4CBB-ACEA-346D024599FC}"/>
+    <cellStyle name="Normale 4 4" xfId="74" xr:uid="{ED3F59B5-E4F4-49D6-B75E-D91BF98F7F9C}"/>
     <cellStyle name="Normale 5" xfId="8" xr:uid="{DFC7E66F-923F-41C4-891C-30D8E0171E8A}"/>
     <cellStyle name="Normale 5 2" xfId="26" xr:uid="{FF184097-6FD3-4BAB-B352-7045DED3DFA8}"/>
+    <cellStyle name="Normale 5 2 2" xfId="79" xr:uid="{929BA103-4DA9-42FD-89A7-045A1FAC09EF}"/>
+    <cellStyle name="Normale 5 3" xfId="78" xr:uid="{6D31C46F-352C-4ECD-8CA2-4CA45E484F88}"/>
     <cellStyle name="Normale 6" xfId="2" xr:uid="{90FCA144-BF14-4737-8F95-B140824EC60A}"/>
+    <cellStyle name="Normale 7" xfId="38" xr:uid="{16C12647-9CAC-4B51-9A7D-60B3A2D2BEE9}"/>
     <cellStyle name="Normale_SAGRE-FIERE-2017" xfId="36" xr:uid="{D1C02444-5F28-4378-AFDD-4EF482912897}"/>
     <cellStyle name="Normale_SAGRE-FIERE-2017_1" xfId="37" xr:uid="{61172A57-24CA-44F1-BBFB-04F347A1F0D9}"/>
+    <cellStyle name="Note" xfId="80" xr:uid="{624C07F7-489F-4EFD-B5D7-01350D3E6031}"/>
     <cellStyle name="Note 4" xfId="27" xr:uid="{1B3F2AAF-FDAC-4C0C-AD3B-D9F948DD3E70}"/>
+    <cellStyle name="Note 4 2" xfId="81" xr:uid="{A8817FEE-4439-4FF7-9C09-BE88C7B3438F}"/>
+    <cellStyle name="Result" xfId="82" xr:uid="{CE78636E-7483-45A9-BF6F-592EEEC43E74}"/>
+    <cellStyle name="Status" xfId="83" xr:uid="{747FEDF0-F6E4-4ADA-B03F-90BF955F54D0}"/>
     <cellStyle name="Status 7" xfId="28" xr:uid="{2A66AE34-A4D0-4FAE-AEF7-3077B79B9B41}"/>
+    <cellStyle name="Status 7 2" xfId="84" xr:uid="{E10239C8-276A-469E-9914-0EA6B2724CE0}"/>
+    <cellStyle name="Text" xfId="85" xr:uid="{A8D9B3A7-F9F1-47B3-88FA-57BB6C69F207}"/>
     <cellStyle name="Text 3" xfId="29" xr:uid="{A4C69AE2-3F89-4DA2-B4B9-1BD116D62ABC}"/>
+    <cellStyle name="Text 3 2" xfId="86" xr:uid="{6895961A-6371-40BB-91CD-E873D3A77A25}"/>
+    <cellStyle name="Warning" xfId="87" xr:uid="{09849362-4AA2-4E2E-B598-142B3BE7F9D5}"/>
     <cellStyle name="Warning 11" xfId="30" xr:uid="{4B776C48-807E-4159-9D31-8EDC48FFF1DE}"/>
+    <cellStyle name="Warning 11 2" xfId="88" xr:uid="{6B1DBE88-3E7B-4758-AA64-8B0DDB169B0F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
@@ -6401,454 +7407,366 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="678180" y="3726180"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>289560</xdr:colOff>
+      <xdr:colOff>266700</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>335280</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>838248</xdr:colOff>
+      <xdr:colOff>815388</xdr:colOff>
       <xdr:row>7</xdr:row>
-      <xdr:rowOff>922071</xdr:rowOff>
-[...42 lines deleted...]
-      <xdr:row>8</xdr:row>
       <xdr:rowOff>922071</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Immagine 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FC3E86D-329B-C656-9D26-8595283372F2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="647700" y="8663940"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>259080</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>335280</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>807768</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>922071</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Immagine 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF81766A-98DE-0279-4FCD-4487656DF8AD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="640080" y="7437120"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>327660</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>815388</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>914451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Immagine 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4DE29D9-440D-345A-07E4-D9442E318DFA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="647700" y="13388340"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>297180</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>297180</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>845868</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>883971</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Immagine 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FF69FBC-FBD5-12B4-E242-5F8E012F4714}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="678180" y="11079480"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>800148</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>929691</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Immagine 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A35A294-AF0B-26EC-8C1D-AA8F5D32FD8B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="632460" y="16032480"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>358140</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>800148</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>944931</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Immagine 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F7B8BBB-7828-6945-FA27-1B5C079D4C4B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="632460" y="17274540"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>266700</xdr:colOff>
-[...42 lines deleted...]
-      <xdr:col>1</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>358140</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>784908</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>944931</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Immagine 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5B261DA-9285-B126-0A66-3DAEDDB72C30}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="617220" y="16047720"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>784908</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>891591</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Immagine 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE303DE5-3B73-98D6-7336-66E69C432358}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="617220" y="17221200"/>
           <a:ext cx="548688" cy="586791"/>
@@ -6885,366 +7803,322 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="594360" y="18455640"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>266700</xdr:colOff>
+      <xdr:colOff>236220</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>297180</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>815388</xdr:colOff>
+      <xdr:colOff>784908</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>883971</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Immagine 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07BB7D0A-3CCD-1CBE-40DE-473FCEEA5BCF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="647700" y="19667220"/>
-[...43 lines deleted...]
-          <a:off x="617220" y="20863560"/>
+          <a:off x="617220" y="25397460"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>213360</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>266700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>762048</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>853491</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Immagine 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E21ABB0-DF61-6E79-17CD-0A38E2B933F6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="594360" y="22090380"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>205740</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>754428</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>823011</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Immagine 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EE9581-DA94-29C9-E638-D52AE5E9300A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="586740" y="23286720"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>259080</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>297180</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>807768</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>883971</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Immagine 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C0EFD18-7423-4F35-0E22-1CABB8B4AD43}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="640080" y="24574500"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>289560</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>281940</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>838248</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>868731</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Immagine 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BE14957-287D-E34F-93B3-0EE7B9D4D992}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="670560" y="25786080"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>320040</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>868728</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>899211</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Immagine 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C846022D-D2D9-9998-8048-4C245AA0BF7B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="701040" y="27043380"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>297180</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>373380</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>845868</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>960171</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Immagine 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2935E30-328F-220A-35E3-B36EC781C9B9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="678180" y="28331160"/>
           <a:ext cx="548688" cy="586791"/>
@@ -7327,320 +8201,276 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="670560" y="30746700"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>289560</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>388620</xdr:rowOff>
+      <xdr:rowOff>251460</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>838248</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>975411</xdr:rowOff>
-[...42 lines deleted...]
-      <xdr:row>34</xdr:row>
       <xdr:rowOff>838251</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Immagine 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E870B37-7B89-470E-269B-F3F28B3EF784}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="670560" y="33116520"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>274320</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>365760</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>823008</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>952551</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Immagine 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66929908-3809-7655-8504-F52EEFAD92AD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="655320" y="34457640"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>297180</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>289560</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>845868</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>876351</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Immagine 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F8EAA82-B609-7ADA-5C4D-DC60C5D1929A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="678180" y="35608260"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>281940</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>289560</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>830628</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>876351</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Immagine 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01C328D4-2B94-C083-47CF-FF5EDD58D9B9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="662940" y="36835080"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>243840</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>792528</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>929691</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Immagine 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2872AD02-8E64-0C35-6F2A-05528FA0B0BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="624840" y="38115240"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>281940</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>289560</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>830628</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>876351</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Immagine 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2929E1A4-714D-A6C8-8B51-4FBE055EEE06}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="662940" y="39288720"/>
           <a:ext cx="548688" cy="586791"/>
@@ -7766,1025 +8596,981 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="693420" y="55770780"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>297180</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>815388</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>883971</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Immagine 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EEC2B3B-C289-FBD0-5F01-4DA4DD3F118B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="647700" y="44203620"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>297180</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>281940</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>845868</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>868731</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Immagine 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F876E53E-3F4D-BCFC-282B-2CDBCA2B7CD4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="678180" y="45415200"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>312420</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>251460</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>861108</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>838251</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Immagine 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22FE2EC3-9FFF-B107-BB78-73C47D0711C8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="693420" y="46611540"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>251460</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>800148</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>838251</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Immagine 39">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71BE30FB-D377-A795-12FA-82A1B6AFB22D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="632460" y="47838360"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>243840</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>259080</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>792528</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>845871</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Immagine 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{729EF62D-08B8-A2F9-626B-E4C30F48DA7A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="624840" y="49072800"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>266700</xdr:colOff>
-[...42 lines deleted...]
-      <xdr:col>1</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>335280</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>800148</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>922071</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Immagine 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{761B0582-1EF8-3B77-F618-7B9607800E95}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="632460" y="51602640"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>350520</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>784908</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>937311</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Immagine 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7049830-E855-D4CE-F952-AFF4DBA6BC35}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="617220" y="52844700"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>281940</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>784908</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>868731</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Immagine 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20485D0E-41B0-ECFD-FCB7-B25569C76648}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="617220" y="54002940"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>251460</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>800148</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>838251</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Immagine 45">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A726E76-223B-D96F-1EAB-D8991F81712A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="632460" y="55199280"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>274320</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>289560</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>823008</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>876351</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Immagine 46">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFB623E9-575D-B8C1-F2D5-9FA4CB7CBD7C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="655320" y="56464200"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>327660</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>777288</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>914451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Immagine 47">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E50ACD78-2A3E-A5EA-EAF3-9991EFE2DC47}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="609600" y="57729120"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
-      <xdr:row>68</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>274320</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>800148</xdr:colOff>
-      <xdr:row>68</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>861111</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Immagine 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{832653FF-15E1-82CE-5701-ACF458F272E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="632460" y="58902600"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>281940</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>815388</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>868731</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Immagine 49">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1224B3D5-5E28-7B0F-CF71-C1A46960DD5B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="647700" y="60137040"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>815388</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>891591</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Immagine 50">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21BA4DD9-AEA3-06A3-0350-F7290AD8D93E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="647700" y="61386720"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>335280</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>800148</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>922071</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Immagine 51">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84B9C08D-CEC1-58E6-7848-EE19B9B5DA23}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="632460" y="62644020"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>335280</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>800148</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>922071</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Immagine 52">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E220748-C57E-DBA0-3E07-9E8D91C0B258}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="632460" y="63870840"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>281940</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>830628</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>891591</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Immagine 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DFBE078-ADB1-B846-164E-57129B7AD468}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="662940" y="65067180"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>259080</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>259080</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>807768</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>845871</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Immagine 54">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B543AF49-397C-F62E-E3AC-48E696E7B148}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="640080" y="66248280"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>259080</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>807768</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>891591</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Immagine 56">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81E9243B-6F35-E8B1-0642-6606178DA4FA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="640080" y="68747640"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>274320</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>784908</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>861111</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Immagine 57">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{699B9563-909F-9A57-3CC9-F56DD158D819}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="617220" y="69943980"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>205740</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>327660</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>754428</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>914451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Immagine 58">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC63E338-85DC-2AF5-BE90-5BBD64C1A3C5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="586740" y="71224140"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>251460</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>777288</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>838251</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Immagine 59">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F243C36-0C39-2241-3896-1AF739A68EC2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="609600" y="72374760"/>
           <a:ext cx="548688" cy="586791"/>
@@ -8953,938 +9739,806 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="609600" y="77304900"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>213360</xdr:colOff>
+      <xdr:colOff>251460</xdr:colOff>
       <xdr:row>91</xdr:row>
-      <xdr:rowOff>266700</xdr:rowOff>
+      <xdr:rowOff>358140</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>762048</xdr:colOff>
+      <xdr:colOff>800148</xdr:colOff>
       <xdr:row>91</xdr:row>
-      <xdr:rowOff>853491</xdr:rowOff>
+      <xdr:rowOff>944931</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="Immagine 64">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D68FC3A-C479-97F8-9547-4380C22C81B8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="594360" y="78524100"/>
+          <a:off x="632460" y="110970060"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>220980</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>769668</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>906831</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="Immagine 65">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D4F1FDE-F31D-46D5-BB20-C05F8B02090C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="601980" y="79804260"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
-      <xdr:row>98</xdr:row>
-[...87 lines deleted...]
-      <xdr:row>101</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>784908</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>906831</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="Immagine 68">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C43B5625-422D-7B18-6F74-114FAB34A7CE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="617220" y="83484720"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>251460</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>350520</xdr:rowOff>
+      <xdr:colOff>243840</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>396240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>800148</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>937311</xdr:rowOff>
+      <xdr:colOff>792528</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>983031</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="Immagine 70">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FD67A35-BCC6-BDB7-15BC-854695385810}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="632460" y="85968840"/>
+          <a:off x="624840" y="125859540"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>236220</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>472440</xdr:rowOff>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>640080</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>784908</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1059231</xdr:rowOff>
+      <xdr:colOff>815388</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>1226871</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Immagine 71">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B57C7958-E2CD-CA43-C548-9759C0FA8FAC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="617220" y="87317580"/>
+          <a:off x="647700" y="128557020"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>220980</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>335280</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>769668</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>922071</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="Immagine 72">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE13DEE3-E6E4-5DF7-969C-6C86630A44DC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="601980" y="88620600"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>396240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>800148</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>983031</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Immagine 73">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE86AC09-8FFC-8BA9-1A31-9A849C48D13C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="632460" y="89908380"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>403860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>784908</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>990651</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="Immagine 74">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D42A44B0-4336-E3C8-C7F9-C6E39E9E7744}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="617220" y="91142820"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>205740</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>754428</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>929691</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="76" name="Immagine 75">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E0AB194-F152-0292-C11B-28050DAED896}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="586740" y="92308680"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>777288</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>929691</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="Immagine 76">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2317AB09-0DAC-8D48-6FF4-4A35281D6C0B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="609600" y="93535500"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>243840</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>792528</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>929691</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Immagine 77">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08140849-188C-D40A-07C3-CE0CE2A03089}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="624840" y="94762320"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>251460</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>342900</xdr:rowOff>
+      <xdr:colOff>243840</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>426720</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>800148</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>929691</xdr:rowOff>
+      <xdr:colOff>792528</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>1013511</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="Immagine 78">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3885D4C7-F045-1475-B852-3E622261B585}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="632460" y="95989140"/>
+          <a:off x="624840" y="164965380"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>259080</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>274320</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>807768</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>861111</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Immagine 79">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1187ECCF-775B-39C5-9DAB-D0FB4406DB71}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="640080" y="97147380"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>135</xdr:row>
       <xdr:rowOff>373380</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>784908</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>135</xdr:row>
       <xdr:rowOff>960171</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="Immagine 80">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DB006D9-A65F-5504-113A-A6F7E7541325}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="617220" y="98473260"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>327660</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>777288</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>914451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="Immagine 81">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F564BD6A-D6EC-CCFE-F6EC-3D16688C7960}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="609600" y="109461300"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>243840</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>358140</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>792528</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>944931</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="Immagine 82">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F864E84-530A-8400-9381-0297FCE4C7F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="624840" y="14820900"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>327660</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>784908</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>914451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="Immagine 84">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F46D39A1-85F5-4054-B457-56E29E120AB5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="617220" y="24604980"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>198120</xdr:colOff>
-[...42 lines deleted...]
-      <xdr:col>1</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>350520</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>784908</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>937311</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="Immagine 88">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8E7E8C4-4577-42DA-BA41-51467703C862}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="617220" y="131696460"/>
           <a:ext cx="548688" cy="586791"/>
@@ -9966,277 +10620,277 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="647700" y="6217920"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>335280</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>739188</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>922071</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="Immagine 90">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C050D3-C211-4AA8-A995-C11AAD555E77}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="571500" y="77365860"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>335280</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>777288</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>922071</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="Immagine 92">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21A11DAB-1F37-4697-A5BF-E7E97BA7E9B2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="609600" y="11117580"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>160020</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>777288</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>746811</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="Immagine 97">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91CE0498-7B81-45BB-8D0C-8DE7DFE05DD4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="609600" y="100538280"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>213360</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>800148</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>800151</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="Immagine 100">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{024B87D5-D7B1-482C-A591-E6C3D16EEC1E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="632460" y="22037040"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>251460</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>784908</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>838251</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="Immagine 101">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5309D0BD-38B6-4E8E-AF7D-D4C4B3645C42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="617220" y="43929300"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>853488</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>929691</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="Immagine 102">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4857BABC-D407-46E0-B547-C5F318EE39E2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="685800" y="48714660"/>
           <a:ext cx="548688" cy="586791"/>
@@ -10273,498 +10927,410 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="609600" y="49865280"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>243840</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>205740</xdr:rowOff>
+      <xdr:colOff>274320</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>403860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>792528</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>792531</xdr:rowOff>
+      <xdr:colOff>823008</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>990651</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="Immagine 104">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB377DAD-56C9-456C-B247-564474C31DA9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="624840" y="70180200"/>
+          <a:off x="655320" y="74127360"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>281940</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>335280</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>830628</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>922071</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="Immagine 106">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7967AF26-8754-4728-AE94-406CA105CC52}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="662940" y="99425760"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>281940</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>830628</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>891591</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="Immagine 107">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EE0DC39-E7EE-4875-9372-8432FA687960}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="662940" y="113096040"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>259080</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>807768</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>929691</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Immagine 108">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E7E3650-FF4A-4D0E-B5A8-9073AE061905}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="640080" y="119001540"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>251460</xdr:colOff>
-[...86 lines deleted...]
-      <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
-      <xdr:row>130</xdr:row>
+      <xdr:row>139</xdr:row>
       <xdr:rowOff>274320</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>739188</xdr:colOff>
-      <xdr:row>130</xdr:row>
+      <xdr:row>139</xdr:row>
       <xdr:rowOff>861111</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Immagine 114">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E9EF5FC-BC93-4B1D-B98D-0FD12EF7474B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="571500" y="127482600"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>251460</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>335280</xdr:rowOff>
+      <xdr:colOff>213360</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>243840</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>800148</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>922071</xdr:rowOff>
+      <xdr:colOff>762048</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>830631</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Immagine 115">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28BA108F-813B-4A17-B397-51BD441C3C94}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="632460" y="127543560"/>
+          <a:off x="594360" y="163007040"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>220980</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>777288</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>807771</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="Immagine 83">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBF45A60-017E-41F8-9268-A36D66BCA300}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="609600" y="76649580"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>304800</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>335280</xdr:rowOff>
+      <xdr:colOff>259080</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>365760</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>853488</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>922071</xdr:rowOff>
+      <xdr:colOff>807768</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>952551</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Immagine 89">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{492D077A-37B9-42AD-8487-552E13697644}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="685800" y="70309740"/>
+          <a:off x="640080" y="72862440"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>784908</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>891591</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="Immagine 94">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FAFD03D-6A87-4D20-BBD8-C7329E996A0A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="617220" y="41529000"/>
           <a:ext cx="548688" cy="586791"/>
@@ -10802,453 +11368,321 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="647700" y="51137820"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>381000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>777288</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>967791</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="Immagine 98">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58045716-20C7-4BD3-A13D-0A4C10463669}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="609600" y="111686340"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>251460</xdr:colOff>
-[...42 lines deleted...]
-      <xdr:col>1</xdr:col>
       <xdr:colOff>274320</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>823008</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>929691</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Immagine 91">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{807A5961-710D-4C04-B9A0-BFA0DF8F58BB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="655320" y="11125200"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>746808</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>899211</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Immagine 93">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{687E0C95-EF43-4EAD-93E8-E24B6FB046DF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="579120" y="77701140"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>220980</xdr:colOff>
-[...42 lines deleted...]
-      <xdr:col>1</xdr:col>
       <xdr:colOff>274320</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>823008</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>929691</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Immagine 109">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{626727BA-BEFC-45AE-B709-D073A2C9AAE8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="655320" y="119268240"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>236220</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>381000</xdr:rowOff>
+      <xdr:colOff>312420</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>358140</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>784908</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>967791</xdr:rowOff>
+      <xdr:colOff>861108</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>944931</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="Immagine 95">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BA508A5-9F95-4EC8-92A5-C90F8645AE59}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="617220" y="104333040"/>
+          <a:off x="693420" y="120510300"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>784908</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>899211</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Immagine 117">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A645A78B-F079-42B4-9E29-FBB6F4F4D556}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="617220" y="46421040"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>251460</xdr:colOff>
-[...42 lines deleted...]
-      <xdr:col>1</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>358140</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>815388</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>944931</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Immagine 121">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8BE0F6A-45D0-4134-A423-21F00DC56642}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="647700" y="137838180"/>
           <a:ext cx="548688" cy="586791"/>
@@ -11286,1085 +11720,2053 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="655320" y="55801260"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>243840</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>327660</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>792528</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>914451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="126" name="Immagine 125">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7BFCD33-98AC-4171-AF03-0A9A1B3825BD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="624840" y="86151720"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>220980</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>800148</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>807771</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="127" name="Immagine 126">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A3D2114-EF84-4952-85FC-3F569467989A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="632460" y="87271860"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>297180</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>297180</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>845868</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>883971</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="Immagine 127">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7560787B-D10D-490B-A232-7D979E2BA3F7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="678180" y="88574880"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>213360</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>411480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>762048</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>998271</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="Immagine 129">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E4FC6E1-F924-483A-990B-34CBBFDA1CEE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="594360" y="125493780"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>274320</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>373380</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>823008</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>960171</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="131" name="Immagine 130">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20B993F6-27BE-4869-B1AA-47EAEADF28DF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="655320" y="127977900"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>220980</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>289560</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>769668</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>876351</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="133" name="Immagine 132">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55E453A3-DEE7-4D00-9D28-F7A03C94800B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="601980" y="132862320"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>335280</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>853488</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>922071</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="137" name="Immagine 136">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B2E12E9-8B4A-4EDB-BD0C-8D8059CF5B0D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="685800" y="136588500"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>312420</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>281940</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>861108</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>868731</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="139" name="Immagine 138">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{558988B7-9F00-47B6-B9E1-54AA796C96BF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="693420" y="123924060"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>236220</xdr:colOff>
-[...86 lines deleted...]
-      <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>327660</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>746808</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>914451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="143" name="Immagine 142">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D36CCF46-F5F6-47E9-93D9-EB7CE17939C5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="579120" y="95966280"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>266700</xdr:colOff>
-[...42 lines deleted...]
-      <xdr:col>1</xdr:col>
       <xdr:colOff>274320</xdr:colOff>
-      <xdr:row>80</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>327660</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>823008</xdr:colOff>
-      <xdr:row>80</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>914451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="Immagine 96">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB144AE2-0646-4791-B54D-D3AF61DCF13A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="655320" y="97193100"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>350520</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>403860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>899208</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1005891</xdr:rowOff>
+      <xdr:colOff>853488</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>990651</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Immagine 111">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{777F33A8-A14F-44EB-B4C4-7E8D647EFE92}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="731520" y="114200940"/>
+          <a:off x="685800" y="121897140"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>327660</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>800148</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>914451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Immagine 118">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42FB8F37-B133-47E8-BEBB-EF5F207D9FC9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="632460" y="133014720"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>259080</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>350520</xdr:rowOff>
+      <xdr:colOff>220980</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>365760</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>807768</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>937311</xdr:rowOff>
+      <xdr:colOff>769668</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>952551</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Immagine 120">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3307C112-A7F4-4B88-83BE-1CDE5EC43D9B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="640080" y="100896420"/>
+          <a:off x="601980" y="104736900"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>259080</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>807768</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>891591</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Immagine 55">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EBD882C-612B-458F-8DC7-5BE476025C06}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="640080" y="52334160"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>236220</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>815388</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>823011</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Immagine 112">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{460C28E9-FA2C-4D01-AC13-06BDF000A179}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="647700" y="60822840"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>335280</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>815388</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>922071</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Immagine 128">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3F4212C-9323-4181-BA17-EAA081C6A250}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="647700" y="87530940"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>236220</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>312420</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>784908</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>899211</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Immagine 133">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F2B7A1C-81FC-4315-807F-25B1560282B4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="617220" y="108364020"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>327660</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>441960</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>876348</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>1028751</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Immagine 135">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC480302-1EE4-4214-9E87-D904E6477E0D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="708660" y="119161560"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>312420</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>777288</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>899211</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Immagine 137">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0585367F-EB09-40C2-8F45-3BBA93C20990}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="609600" y="128099820"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>213360</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>350520</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>762048</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>937311</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Immagine 144">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4C09A5E-47DA-48A1-9BC0-85F0E548894D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="594360" y="124587000"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>236220</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>327660</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>784908</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>914451</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Immagine 145">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A8BC53A-10FF-4BDC-9EE9-30AB1042BCA0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="617220" y="143423640"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>243840</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>335280</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>792528</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>922071</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Immagine 147">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D024C1D7-98DD-4F6C-A826-51BE8C80C071}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="624840" y="153245820"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>274320</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>220980</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>823008</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>807771</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Immagine 148">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBD541CC-44FB-41BA-9C8F-595D83331ADC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="655320" y="163868100"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>259080</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>342900</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>807768</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>929691</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Immagine 149">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33AC8637-A673-44DF-A4A2-72B3DB7468A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="640080" y="160652460"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>281940</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>396240</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>830628</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>983031</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Immagine 152">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FC36CDF-FE33-4DBD-BBC1-B8CF6F5547AB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="662940" y="139819380"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>259080</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>807768</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>891591</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Immagine 153">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB973446-1EF0-421D-AC72-027518B3A60C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="640080" y="144696180"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>198120</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>335280</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>746808</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>922071</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Immagine 123">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AEE3EE5-AC07-40D2-BFDD-87233249AEC9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="579120" y="35250120"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>457200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>815388</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>1043991</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Immagine 124">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44183429-0B3A-402A-BF64-D281C8759AFB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="647700" y="128137920"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>259080</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>777288</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>845871</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Immagine 131">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBC8E496-227D-4943-A9BB-26CB1DA0961F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="609600" y="129364740"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>320040</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>358140</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>868728</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>944931</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Immagine 151">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC981155-0084-4D41-9E94-AECBDC7E323B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="701040" y="123040140"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>274320</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>365760</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>823008</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>952551</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Immagine 155">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F25B5E92-D25B-4AE7-88A7-BAB3109EB71D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="655320" y="161902140"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>274320</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>388620</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>823008</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>975411</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Immagine 156">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBBEB3FC-8619-4856-A026-BD3AD362C5A9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="655320" y="168181020"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>213360</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>762048</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>891591</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Immagine 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7352314E-D523-41A0-9C23-B71D11A730F9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="594360" y="163616640"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>220980</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>297180</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>769668</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>883971</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Immagine 67">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAB14DE1-736B-4FC2-B71E-097CFBBD8F43}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="601980" y="126659640"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>205740</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>335280</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>754428</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>922071</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Immagine 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CC7AE9A-760B-4BF9-A18A-D1D565C8E12D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="586740" y="98686620"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>274320</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>205740</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>823008</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>792531</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Immagine 69">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A1E7933-9C89-4F41-967F-339899BF8A54}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="655320" y="20474940"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>251460</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>327660</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>800148</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>914451</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Immagine 113">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A87941F7-20D9-4FE3-B7A3-1C2E4B426E7D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="632460" y="22821900"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>281940</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>160020</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>830628</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>746811</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Immagine 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B10943A-36B6-412F-B6F7-6BEF3AE73B1A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="662940" y="165369240"/>
+          <a:ext cx="548688" cy="586791"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>327660</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>777288</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>914451</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Immagine 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7620A7C0-FCB5-4352-BB33-B74A9286648A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="609600" y="120837960"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>205740</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>274320</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="533399" cy="500944"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Immagine 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C055B6FF-A11A-45B1-9F8C-77FB3C70F43F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="434340" y="18638520"/>
           <a:ext cx="533399" cy="500944"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>1257300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="533399" cy="500944"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Immagine 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1BA24D3-1F62-4EF5-A66D-26079F12144B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="464820" y="42679620"/>
           <a:ext cx="533399" cy="500944"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
-      <xdr:row>171</xdr:row>
+      <xdr:row>215</xdr:row>
       <xdr:rowOff>441960</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="533399" cy="500944"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Immagine 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6642B368-6479-46F3-B200-A5DB2FE73662}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="480060" y="91721940"/>
           <a:ext cx="533399" cy="500944"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
-      <xdr:row>187</xdr:row>
+      <xdr:row>233</xdr:row>
       <xdr:rowOff>975360</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="533399" cy="500944"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Immagine 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3FCF8AE-DEB3-4409-AEAF-C412DDC66CC7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="419100" y="100667820"/>
           <a:ext cx="533399" cy="500944"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>365760</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>797340</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>885240</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Immagine 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB077831-210B-4B52-9E78-E69D88E8D9BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="495300" y="11856720"/>
           <a:ext cx="530640" cy="519480"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9360">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>198120</xdr:colOff>
-[...42 lines deleted...]
-      <xdr:col>1</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>129540</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>777288</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>716331</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Immagine 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35C3E55B-48BC-4889-9A6F-F01C9C43F275}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="617220" y="10340340"/>
           <a:ext cx="548688" cy="586791"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>160020</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>690660</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>755700</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Immagine 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13BE38BD-4124-4C09-9C6B-CAB0BF54A67D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="548640" y="21884640"/>
           <a:ext cx="530640" cy="519480"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -12679,14286 +14081,16665 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E4CB4E3-2F96-4068-938E-422CFFE1ED3B}">
-  <dimension ref="A1:AO131"/>
+  <dimension ref="A1:AO140"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="5.5546875" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
     <col min="4" max="4" width="25.6640625" customWidth="1"/>
-    <col min="5" max="5" width="11.109375" style="34" customWidth="1"/>
-    <col min="6" max="6" width="13.44140625" style="34" customWidth="1"/>
+    <col min="5" max="5" width="11.109375" style="25" customWidth="1"/>
+    <col min="6" max="6" width="13.44140625" style="25" customWidth="1"/>
     <col min="7" max="7" width="9.77734375" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="39.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" x14ac:dyDescent="0.3">
-      <c r="A1" s="195" t="s">
+    <row r="1" spans="1:41">
+      <c r="A1" s="179" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="196"/>
-[...9 lines deleted...]
-      <c r="A2" s="26" t="s">
+      <c r="B1" s="180"/>
+      <c r="C1" s="180"/>
+      <c r="D1" s="180"/>
+      <c r="E1" s="180"/>
+      <c r="F1" s="180"/>
+      <c r="G1" s="180"/>
+      <c r="H1" s="180"/>
+      <c r="I1" s="181"/>
+    </row>
+    <row r="2" spans="1:41" ht="69">
+      <c r="A2" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="33" t="s">
+      <c r="E2" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="33" t="s">
+      <c r="F2" s="24" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:41" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="90">
+    <row r="3" spans="1:41" ht="75.599999999999994" customHeight="1">
+      <c r="A3" s="63">
         <v>1</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
-        <v>659</v>
+        <v>629</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="E3" s="69">
+        <v>625</v>
+      </c>
+      <c r="E3" s="47">
         <v>46035</v>
       </c>
-      <c r="F3" s="69">
+      <c r="F3" s="47">
         <v>46038</v>
       </c>
-      <c r="G3" s="51" t="s">
+      <c r="G3" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="5">
         <v>25</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>656</v>
-[...3 lines deleted...]
-      <c r="A4" s="90">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="4" spans="1:41" ht="96.6" customHeight="1">
+      <c r="A4" s="63">
         <v>2</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="5" t="s">
         <v>220</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="E4" s="69">
+      <c r="E4" s="47">
         <v>46036</v>
       </c>
-      <c r="F4" s="69">
+      <c r="F4" s="47">
         <v>46037</v>
       </c>
-      <c r="G4" s="51" t="s">
+      <c r="G4" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="5">
         <v>2</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="5" spans="1:41" ht="96.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="90">
+    <row r="5" spans="1:41" ht="96.6" customHeight="1">
+      <c r="A5" s="63">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
-      <c r="C5" s="28" t="s">
+      <c r="C5" s="19" t="s">
         <v>218</v>
       </c>
-      <c r="D5" s="28" t="s">
+      <c r="D5" s="19" t="s">
         <v>219</v>
       </c>
-      <c r="E5" s="29">
+      <c r="E5" s="20">
         <v>46038</v>
       </c>
-      <c r="F5" s="29">
+      <c r="F5" s="20">
         <v>46042</v>
       </c>
-      <c r="G5" s="30" t="s">
+      <c r="G5" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="4">
         <v>2</v>
       </c>
-      <c r="I5" s="31" t="s">
+      <c r="I5" s="22" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="6" spans="1:41" ht="96.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="90">
+    <row r="6" spans="1:41" ht="96.6" customHeight="1">
+      <c r="A6" s="63">
         <v>4</v>
       </c>
       <c r="B6" s="1"/>
-      <c r="C6" s="127" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="128">
+      <c r="C6" s="92" t="s">
+        <v>733</v>
+      </c>
+      <c r="D6" s="92" t="s">
+        <v>734</v>
+      </c>
+      <c r="E6" s="93">
         <v>46038</v>
       </c>
-      <c r="F6" s="128">
+      <c r="F6" s="93">
         <v>46042</v>
       </c>
-      <c r="G6" s="30" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="127">
+      <c r="G6" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H6" s="92">
         <v>24</v>
       </c>
-      <c r="I6" s="127" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="90">
+      <c r="I6" s="92" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="7" spans="1:41" ht="96.6" customHeight="1">
+      <c r="A7" s="63">
         <v>5</v>
       </c>
       <c r="B7" s="1"/>
-      <c r="C7" s="127" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="128">
+      <c r="C7" s="92" t="s">
+        <v>733</v>
+      </c>
+      <c r="D7" s="92" t="s">
+        <v>737</v>
+      </c>
+      <c r="E7" s="93">
         <v>46038</v>
       </c>
-      <c r="F7" s="128">
+      <c r="F7" s="93">
         <v>46042</v>
       </c>
-      <c r="G7" s="30" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="127">
+      <c r="G7" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H7" s="92">
         <v>24</v>
       </c>
-      <c r="I7" s="127" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="90">
+      <c r="I7" s="92" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="8" spans="1:41" ht="96.6" customHeight="1">
+      <c r="A8" s="63">
         <v>6</v>
       </c>
       <c r="B8" s="1"/>
-      <c r="C8" s="28" t="s">
-[...17 lines deleted...]
-      <c r="I8" s="31" t="s">
+      <c r="C8" s="66" t="s">
+        <v>628</v>
+      </c>
+      <c r="D8" s="66" t="s">
+        <v>627</v>
+      </c>
+      <c r="E8" s="67">
+        <v>46043</v>
+      </c>
+      <c r="F8" s="67">
+        <v>46044</v>
+      </c>
+      <c r="G8" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="H8" s="65" t="s">
+        <v>214</v>
+      </c>
+      <c r="I8" s="66" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="9" spans="1:41" ht="96.6" customHeight="1">
+      <c r="A9" s="63">
+        <v>7</v>
+      </c>
+      <c r="B9" s="1"/>
+      <c r="C9" s="19" t="s">
         <v>362</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="F9" s="94">
+      <c r="D9" s="19" t="s">
+        <v>363</v>
+      </c>
+      <c r="E9" s="20">
         <v>46044</v>
       </c>
-      <c r="G9" s="91" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="90">
+      <c r="F9" s="20">
+        <v>46047</v>
+      </c>
+      <c r="G9" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="I9" s="22" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="10" spans="1:41" ht="96.6" customHeight="1">
+      <c r="A10" s="63">
         <v>8</v>
       </c>
       <c r="B10" s="1"/>
-      <c r="C10" s="28" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="29">
+      <c r="C10" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D10" s="19" t="s">
+        <v>445</v>
+      </c>
+      <c r="E10" s="20">
         <v>46044</v>
       </c>
-      <c r="F10" s="29">
+      <c r="F10" s="20">
         <v>46047</v>
       </c>
-      <c r="G10" s="30" t="s">
-[...5 lines deleted...]
-      <c r="I10" s="31" t="s">
+      <c r="G10" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H10" s="4">
+        <v>12.13</v>
+      </c>
+      <c r="I10" s="22" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="11" spans="1:41" ht="96.6" customHeight="1">
+      <c r="A11" s="63">
+        <v>9</v>
+      </c>
+      <c r="B11" s="135"/>
+      <c r="C11" s="136" t="s">
+        <v>814</v>
+      </c>
+      <c r="D11" s="137" t="s">
+        <v>815</v>
+      </c>
+      <c r="E11" s="138">
+        <v>46078</v>
+      </c>
+      <c r="F11" s="138">
+        <v>46080</v>
+      </c>
+      <c r="G11" s="139" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="140" t="s">
+        <v>816</v>
+      </c>
+      <c r="I11" s="141" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="12" spans="1:41" ht="96.6" customHeight="1">
+      <c r="A12" s="63">
+        <v>10</v>
+      </c>
+      <c r="B12" s="1"/>
+      <c r="C12" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D12" s="19" t="s">
         <v>366</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="A13" s="90">
+      <c r="E12" s="20">
+        <v>46053</v>
+      </c>
+      <c r="F12" s="20">
+        <v>46055</v>
+      </c>
+      <c r="G12" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H12" s="4">
+        <v>23</v>
+      </c>
+      <c r="I12" s="22" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="13" spans="1:41" s="12" customFormat="1" ht="96.6" customHeight="1">
+      <c r="A13" s="63">
         <v>11</v>
       </c>
       <c r="B13" s="1"/>
-      <c r="C13" s="28" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="29">
+      <c r="C13" s="19" t="s">
+        <v>220</v>
+      </c>
+      <c r="D13" s="19" t="s">
+        <v>221</v>
+      </c>
+      <c r="E13" s="20">
         <v>46053</v>
       </c>
-      <c r="F13" s="29">
+      <c r="F13" s="20">
+        <v>46056</v>
+      </c>
+      <c r="G13" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H13" s="4">
+        <v>4</v>
+      </c>
+      <c r="I13" s="22" t="s">
+        <v>226</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+    </row>
+    <row r="14" spans="1:41" ht="96.6" customHeight="1">
+      <c r="A14" s="63">
+        <v>12</v>
+      </c>
+      <c r="B14" s="1"/>
+      <c r="C14" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="D14" s="16" t="s">
+        <v>207</v>
+      </c>
+      <c r="E14" s="23">
         <v>46055</v>
       </c>
-      <c r="G13" s="30" t="s">
-[...5 lines deleted...]
-      <c r="I13" s="31" t="s">
+      <c r="F14" s="23">
+        <v>46058</v>
+      </c>
+      <c r="G14" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="H14" s="16">
+        <v>2</v>
+      </c>
+      <c r="I14" s="16" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="15" spans="1:41" ht="96.6" customHeight="1">
+      <c r="A15" s="63">
+        <v>13</v>
+      </c>
+      <c r="B15" s="1"/>
+      <c r="C15" s="19" t="s">
+        <v>222</v>
+      </c>
+      <c r="D15" s="19" t="s">
+        <v>223</v>
+      </c>
+      <c r="E15" s="20">
+        <v>46057</v>
+      </c>
+      <c r="F15" s="20">
+        <v>46059</v>
+      </c>
+      <c r="G15" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="4">
+        <v>9</v>
+      </c>
+      <c r="I15" s="22" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="16" spans="1:41" ht="96.6" customHeight="1">
+      <c r="A16" s="63">
+        <v>14</v>
+      </c>
+      <c r="B16" s="1"/>
+      <c r="C16" s="41" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D16" s="41" t="s">
+        <v>699</v>
+      </c>
+      <c r="E16" s="82">
+        <v>46058</v>
+      </c>
+      <c r="F16" s="82">
+        <v>46060</v>
+      </c>
+      <c r="G16" s="83" t="s">
+        <v>9</v>
+      </c>
+      <c r="H16" s="84">
+        <v>19</v>
+      </c>
+      <c r="I16" s="41" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A17" s="63">
+        <v>15</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="C17" s="19" t="s">
+        <v>628</v>
+      </c>
+      <c r="D17" s="19" t="s">
+        <v>631</v>
+      </c>
+      <c r="E17" s="20">
+        <v>46060</v>
+      </c>
+      <c r="F17" s="20">
+        <v>46062</v>
+      </c>
+      <c r="G17" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="I17" s="22" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="84.6" customHeight="1">
+      <c r="A18" s="63">
+        <v>16</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="19" t="s">
+        <v>851</v>
+      </c>
+      <c r="D18" s="19" t="s">
+        <v>852</v>
+      </c>
+      <c r="E18" s="20">
+        <v>46060</v>
+      </c>
+      <c r="F18" s="20">
+        <v>46062</v>
+      </c>
+      <c r="G18" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="4">
+        <v>14</v>
+      </c>
+      <c r="I18" s="22" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="78.599999999999994" customHeight="1">
+      <c r="A19" s="63">
+        <v>17</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D19" s="19" t="s">
+        <v>447</v>
+      </c>
+      <c r="E19" s="20">
+        <v>46063</v>
+      </c>
+      <c r="F19" s="20">
+        <v>46065</v>
+      </c>
+      <c r="G19" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="4">
+        <v>6</v>
+      </c>
+      <c r="I19" s="22" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A20" s="63">
+        <v>18</v>
+      </c>
+      <c r="B20" s="1"/>
+      <c r="C20" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D20" s="19" t="s">
         <v>368</v>
       </c>
-    </row>
-[...133 lines deleted...]
-      <c r="H17" s="111">
+      <c r="E20" s="20">
+        <v>46064</v>
+      </c>
+      <c r="F20" s="20">
+        <v>46066</v>
+      </c>
+      <c r="G20" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="4">
+        <v>25</v>
+      </c>
+      <c r="I20" s="22" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A21" s="63">
         <v>19</v>
       </c>
-      <c r="I17" s="59" t="s">
-[...87 lines deleted...]
-      </c>
       <c r="B21" s="1"/>
-      <c r="C21" s="28" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="29">
+      <c r="C21" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="D21" s="19" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E21" s="20">
         <v>46064</v>
       </c>
-      <c r="F21" s="29">
+      <c r="F21" s="20">
         <v>46066</v>
       </c>
-      <c r="G21" s="30" t="s">
+      <c r="G21" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="4">
-        <v>25</v>
-[...6 lines deleted...]
-      <c r="A22" s="90">
+        <v>5</v>
+      </c>
+      <c r="I21" s="22" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A22" s="63">
         <v>20</v>
       </c>
       <c r="B22" s="1"/>
-      <c r="C22" s="28" t="s">
+      <c r="C22" s="19" t="s">
         <v>218</v>
       </c>
-      <c r="D22" s="28" t="s">
+      <c r="D22" s="19" t="s">
         <v>232</v>
       </c>
-      <c r="E22" s="29">
+      <c r="E22" s="20">
         <v>46066</v>
       </c>
-      <c r="F22" s="29">
+      <c r="F22" s="20">
         <v>46068</v>
       </c>
-      <c r="G22" s="30" t="s">
+      <c r="G22" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="4">
         <v>3</v>
       </c>
-      <c r="I22" s="31" t="s">
+      <c r="I22" s="22" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="23" spans="1:9" ht="108.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="90">
+    <row r="23" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A23" s="63">
         <v>21</v>
       </c>
       <c r="B23" s="1"/>
-      <c r="C23" s="28" t="s">
-[...8 lines deleted...]
-      <c r="F23" s="29">
+      <c r="C23" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="D23" s="19" t="s">
+        <v>233</v>
+      </c>
+      <c r="E23" s="20">
         <v>46068</v>
       </c>
-      <c r="G23" s="30" t="s">
-[...5 lines deleted...]
-      <c r="I23" s="31" t="s">
+      <c r="F23" s="20">
+        <v>46070</v>
+      </c>
+      <c r="G23" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" s="4">
+        <v>19</v>
+      </c>
+      <c r="I23" s="22" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A24" s="63">
+        <v>22</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="D24" s="19" t="s">
+        <v>234</v>
+      </c>
+      <c r="E24" s="20">
+        <v>46068</v>
+      </c>
+      <c r="F24" s="20">
+        <v>46070</v>
+      </c>
+      <c r="G24" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="4">
+        <v>2</v>
+      </c>
+      <c r="I24" s="22" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A25" s="63">
+        <v>23</v>
+      </c>
+      <c r="B25" s="1"/>
+      <c r="C25" s="5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="E25" s="81">
+        <v>46071</v>
+      </c>
+      <c r="F25" s="81">
+        <v>46072</v>
+      </c>
+      <c r="G25" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="5">
+        <v>1</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A26" s="63">
+        <v>24</v>
+      </c>
+      <c r="B26" s="1"/>
+      <c r="C26" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D26" s="19" t="s">
         <v>373</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="H24" s="4">
+      <c r="E26" s="20">
+        <v>46071</v>
+      </c>
+      <c r="F26" s="20">
+        <v>46073</v>
+      </c>
+      <c r="G26" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H26" s="4">
+        <v>1</v>
+      </c>
+      <c r="I26" s="22" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A27" s="63">
+        <v>25</v>
+      </c>
+      <c r="B27" s="1"/>
+      <c r="C27" s="19" t="s">
+        <v>375</v>
+      </c>
+      <c r="D27" s="19" t="s">
+        <v>376</v>
+      </c>
+      <c r="E27" s="20">
+        <v>46072</v>
+      </c>
+      <c r="F27" s="20">
+        <v>46074</v>
+      </c>
+      <c r="G27" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H27" s="4">
         <v>19</v>
       </c>
-      <c r="I24" s="31" t="s">
-[...71 lines deleted...]
-      <c r="F27" s="29">
+      <c r="I27" s="22" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A28" s="63">
+        <v>26</v>
+      </c>
+      <c r="B28" s="1"/>
+      <c r="C28" s="19" t="s">
+        <v>220</v>
+      </c>
+      <c r="D28" s="19" t="s">
+        <v>235</v>
+      </c>
+      <c r="E28" s="20">
         <v>46073</v>
       </c>
-      <c r="G27" s="30" t="s">
-[...23 lines deleted...]
-      <c r="F28" s="29">
+      <c r="F28" s="20">
+        <v>46075</v>
+      </c>
+      <c r="G28" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H28" s="4">
+        <v>3</v>
+      </c>
+      <c r="I28" s="22" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A29" s="63">
+        <v>27</v>
+      </c>
+      <c r="B29" s="1"/>
+      <c r="C29" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D29" s="19" t="s">
+        <v>378</v>
+      </c>
+      <c r="E29" s="20">
         <v>46074</v>
       </c>
-      <c r="G28" s="30" t="s">
-[...23 lines deleted...]
-      <c r="F29" s="29">
+      <c r="F29" s="20">
+        <v>46076</v>
+      </c>
+      <c r="G29" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="4">
+        <v>24.25</v>
+      </c>
+      <c r="I29" s="22" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A30" s="63">
+        <v>28</v>
+      </c>
+      <c r="B30" s="1"/>
+      <c r="C30" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D30" s="19" t="s">
+        <v>380</v>
+      </c>
+      <c r="E30" s="20">
+        <v>46074</v>
+      </c>
+      <c r="F30" s="20">
+        <v>46076</v>
+      </c>
+      <c r="G30" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="I30" s="22" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A31" s="63">
+        <v>29</v>
+      </c>
+      <c r="B31" s="1"/>
+      <c r="C31" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D31" s="19" t="s">
+        <v>387</v>
+      </c>
+      <c r="E31" s="20">
+        <v>46074</v>
+      </c>
+      <c r="F31" s="20">
+        <v>46076</v>
+      </c>
+      <c r="G31" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="I31" s="22" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A32" s="63">
+        <v>30</v>
+      </c>
+      <c r="B32" s="1"/>
+      <c r="C32" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D32" s="19" t="s">
+        <v>383</v>
+      </c>
+      <c r="E32" s="20">
         <v>46075</v>
       </c>
-      <c r="G29" s="30" t="s">
-[...23 lines deleted...]
-      <c r="F30" s="29">
+      <c r="F32" s="20">
         <v>46077</v>
       </c>
-      <c r="G30" s="30" t="s">
-[...53 lines deleted...]
-      <c r="G32" s="30" t="s">
+      <c r="G32" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="4">
         <v>25</v>
       </c>
-      <c r="I32" s="31" t="s">
+      <c r="I32" s="22" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A33" s="63">
+        <v>31</v>
+      </c>
+      <c r="B33" s="1"/>
+      <c r="C33" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D33" s="19" t="s">
         <v>385</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="E33" s="29">
+      <c r="E33" s="20">
         <v>46075</v>
       </c>
-      <c r="F33" s="29">
+      <c r="F33" s="20">
         <v>46077</v>
       </c>
-      <c r="G33" s="30" t="s">
+      <c r="G33" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="4">
         <v>25</v>
       </c>
-      <c r="I33" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="90">
+      <c r="I33" s="22" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A34" s="63">
         <v>32</v>
       </c>
       <c r="B34" s="1"/>
-      <c r="C34" s="28" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="29">
+      <c r="C34" s="19" t="s">
+        <v>220</v>
+      </c>
+      <c r="D34" s="19" t="s">
+        <v>338</v>
+      </c>
+      <c r="E34" s="20">
         <v>46075</v>
       </c>
-      <c r="F34" s="29">
+      <c r="F34" s="20">
         <v>46077</v>
       </c>
-      <c r="G34" s="30" t="s">
-[...10 lines deleted...]
-      <c r="A35" s="90">
+      <c r="G34" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="4">
+        <v>2</v>
+      </c>
+      <c r="I34" s="22" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A35" s="63">
         <v>33</v>
       </c>
       <c r="B35" s="1"/>
-      <c r="C35" s="28" t="s">
+      <c r="C35" s="19" t="s">
         <v>220</v>
       </c>
-      <c r="D35" s="28" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="29">
+      <c r="D35" s="19" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E35" s="20">
         <v>46075</v>
       </c>
-      <c r="F35" s="29">
+      <c r="F35" s="20">
         <v>46077</v>
       </c>
-      <c r="G35" s="30" t="s">
+      <c r="G35" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="4">
         <v>2</v>
       </c>
-      <c r="I35" s="31" t="s">
+      <c r="I35" s="22" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="36" spans="1:9" ht="96.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="90">
+    <row r="36" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A36" s="63">
         <v>34</v>
       </c>
       <c r="B36" s="1"/>
-      <c r="C36" s="28" t="s">
-[...11 lines deleted...]
-      <c r="G36" s="30" t="s">
+      <c r="C36" s="19" t="s">
+        <v>632</v>
+      </c>
+      <c r="D36" s="19" t="s">
+        <v>633</v>
+      </c>
+      <c r="E36" s="20">
+        <v>46082</v>
+      </c>
+      <c r="F36" s="20">
+        <v>46085</v>
+      </c>
+      <c r="G36" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="4">
         <v>2</v>
       </c>
-      <c r="I36" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A37" s="90">
+      <c r="I36" s="22" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A37" s="63">
         <v>35</v>
       </c>
       <c r="B37" s="1"/>
-      <c r="C37" s="28" t="s">
-[...11 lines deleted...]
-      <c r="G37" s="30" t="s">
+      <c r="C37" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="D37" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="E37" s="20">
+        <v>45720</v>
+      </c>
+      <c r="F37" s="20">
+        <v>45722</v>
+      </c>
+      <c r="G37" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="4">
-        <v>2</v>
-[...6 lines deleted...]
-      <c r="A38" s="90">
+        <v>9</v>
+      </c>
+      <c r="I37" s="22" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A38" s="63">
         <v>36</v>
       </c>
       <c r="B38" s="1"/>
-      <c r="C38" s="28" t="s">
-[...11 lines deleted...]
-      <c r="G38" s="30" t="s">
+      <c r="C38" s="19" t="s">
+        <v>222</v>
+      </c>
+      <c r="D38" s="19" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E38" s="20">
+        <v>46087</v>
+      </c>
+      <c r="F38" s="20">
+        <v>46089</v>
+      </c>
+      <c r="G38" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="4">
-        <v>9</v>
-[...6 lines deleted...]
-      <c r="A39" s="90">
+        <v>1</v>
+      </c>
+      <c r="I38" s="22" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="79.8" customHeight="1">
+      <c r="A39" s="63">
         <v>37</v>
       </c>
       <c r="B39" s="1"/>
-      <c r="C39" s="28" t="s">
-[...5 lines deleted...]
-      <c r="E39" s="29">
+      <c r="C39" s="19" t="s">
+        <v>851</v>
+      </c>
+      <c r="D39" s="19" t="s">
+        <v>854</v>
+      </c>
+      <c r="E39" s="20">
         <v>46087</v>
       </c>
-      <c r="F39" s="29">
+      <c r="F39" s="20">
         <v>46089</v>
       </c>
-      <c r="G39" s="30" t="s">
+      <c r="G39" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="4">
-        <v>1</v>
-[...6 lines deleted...]
-      <c r="A40" s="90">
+        <v>16</v>
+      </c>
+      <c r="I39" s="22" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A40" s="63">
         <v>38</v>
       </c>
       <c r="B40" s="1"/>
-      <c r="C40" s="28" t="s">
-[...11 lines deleted...]
-      <c r="G40" s="30" t="s">
+      <c r="C40" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="D40" s="19" t="s">
+        <v>358</v>
+      </c>
+      <c r="E40" s="20">
+        <v>45723</v>
+      </c>
+      <c r="F40" s="20">
+        <v>45731</v>
+      </c>
+      <c r="G40" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="4">
-        <v>16</v>
-[...6 lines deleted...]
-      <c r="A41" s="90">
+        <v>3</v>
+      </c>
+      <c r="I40" s="22" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A41" s="63">
         <v>39</v>
       </c>
       <c r="B41" s="1"/>
-      <c r="C41" s="28" t="s">
+      <c r="C41" s="19" t="s">
+        <v>628</v>
+      </c>
+      <c r="D41" s="19" t="s">
+        <v>635</v>
+      </c>
+      <c r="E41" s="20">
+        <v>46092</v>
+      </c>
+      <c r="F41" s="20">
+        <v>46094</v>
+      </c>
+      <c r="G41" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H41" s="68" t="s">
+        <v>636</v>
+      </c>
+      <c r="I41" s="22" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A42" s="63">
+        <v>40</v>
+      </c>
+      <c r="B42" s="1"/>
+      <c r="C42" s="19" t="s">
+        <v>632</v>
+      </c>
+      <c r="D42" s="19" t="s">
+        <v>638</v>
+      </c>
+      <c r="E42" s="20">
+        <v>46093</v>
+      </c>
+      <c r="F42" s="20">
+        <v>46094</v>
+      </c>
+      <c r="G42" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H42" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="I42" s="22" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A43" s="63">
+        <v>41</v>
+      </c>
+      <c r="B43" s="1"/>
+      <c r="C43" s="19" t="s">
+        <v>814</v>
+      </c>
+      <c r="D43" s="19" t="s">
+        <v>820</v>
+      </c>
+      <c r="E43" s="20">
+        <v>46100</v>
+      </c>
+      <c r="F43" s="20">
+        <v>46102</v>
+      </c>
+      <c r="G43" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>818</v>
+      </c>
+      <c r="I43" s="22" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="108" customHeight="1">
+      <c r="A44" s="63">
+        <v>42</v>
+      </c>
+      <c r="B44" s="1"/>
+      <c r="C44" s="19" t="s">
+        <v>220</v>
+      </c>
+      <c r="D44" s="19" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E44" s="20">
+        <v>46107</v>
+      </c>
+      <c r="F44" s="20">
+        <v>46110</v>
+      </c>
+      <c r="G44" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H44" s="4">
+        <v>14</v>
+      </c>
+      <c r="I44" s="22" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A45" s="63">
+        <v>43</v>
+      </c>
+      <c r="B45" s="1"/>
+      <c r="C45" s="19" t="s">
         <v>227</v>
       </c>
-      <c r="D41" s="28" t="s">
-[...110 lines deleted...]
-      <c r="E45" s="29">
+      <c r="D45" s="19" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E45" s="20">
         <v>46109</v>
       </c>
-      <c r="F45" s="29">
+      <c r="F45" s="20">
         <v>46111</v>
       </c>
-      <c r="G45" s="30" t="s">
+      <c r="G45" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="4">
         <v>3</v>
       </c>
-      <c r="I45" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A46" s="90">
+      <c r="I45" s="22" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="86.4" customHeight="1">
+      <c r="A46" s="63">
         <v>44</v>
       </c>
       <c r="B46" s="1"/>
-      <c r="C46" s="28" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="29">
+      <c r="C46" s="19" t="s">
+        <v>851</v>
+      </c>
+      <c r="D46" s="19" t="s">
+        <v>855</v>
+      </c>
+      <c r="E46" s="20">
         <v>46121</v>
       </c>
-      <c r="F46" s="29">
+      <c r="F46" s="20">
         <v>46124</v>
       </c>
-      <c r="G46" s="30" t="s">
+      <c r="G46" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H46" s="4" t="s">
-        <v>890</v>
-[...6 lines deleted...]
-      <c r="A47" s="90">
+        <v>856</v>
+      </c>
+      <c r="I46" s="22" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="104.4" customHeight="1">
+      <c r="A47" s="63">
         <v>45</v>
       </c>
       <c r="B47" s="1"/>
-      <c r="C47" s="28" t="s">
+      <c r="C47" s="19" t="s">
         <v>220</v>
       </c>
-      <c r="D47" s="28" t="s">
-[...2 lines deleted...]
-      <c r="E47" s="29">
+      <c r="D47" s="19" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E47" s="20">
         <v>46125</v>
       </c>
-      <c r="F47" s="29">
+      <c r="F47" s="20">
         <v>46128</v>
       </c>
-      <c r="G47" s="30" t="s">
+      <c r="G47" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="4">
         <v>4</v>
       </c>
-      <c r="I47" s="31" t="s">
+      <c r="I47" s="22" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="48" spans="1:9" ht="96.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="90">
+    <row r="48" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A48" s="63">
         <v>46</v>
       </c>
       <c r="B48" s="1"/>
-      <c r="C48" s="28" t="s">
+      <c r="C48" s="19" t="s">
         <v>222</v>
       </c>
-      <c r="D48" s="28" t="s">
+      <c r="D48" s="19" t="s">
         <v>240</v>
       </c>
-      <c r="E48" s="29">
+      <c r="E48" s="20">
         <v>46128</v>
       </c>
-      <c r="F48" s="29">
+      <c r="F48" s="20">
         <v>46130</v>
       </c>
-      <c r="G48" s="30" t="s">
+      <c r="G48" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="4">
         <v>5</v>
       </c>
-      <c r="I48" s="31" t="s">
+      <c r="I48" s="22" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="49" spans="1:9" ht="96.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="90">
+    <row r="49" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A49" s="63">
         <v>47</v>
       </c>
       <c r="B49" s="1"/>
-      <c r="C49" s="28" t="s">
+      <c r="C49" s="19" t="s">
         <v>252</v>
       </c>
-      <c r="D49" s="28" t="s">
+      <c r="D49" s="19" t="s">
         <v>253</v>
       </c>
-      <c r="E49" s="29">
+      <c r="E49" s="20">
         <v>46129</v>
       </c>
-      <c r="F49" s="29">
+      <c r="F49" s="20">
         <v>46132</v>
       </c>
-      <c r="G49" s="30" t="s">
+      <c r="G49" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H49" s="4">
         <v>24</v>
       </c>
-      <c r="I49" s="31" t="s">
+      <c r="I49" s="22" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="50" spans="1:9" ht="96.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="90">
+    <row r="50" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A50" s="63">
         <v>48</v>
       </c>
       <c r="B50" s="1"/>
-      <c r="C50" s="28" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="29">
+      <c r="C50" s="19" t="s">
+        <v>388</v>
+      </c>
+      <c r="D50" s="19" t="s">
+        <v>389</v>
+      </c>
+      <c r="E50" s="20">
         <v>46129</v>
       </c>
-      <c r="F50" s="29">
+      <c r="F50" s="20">
         <v>46131</v>
       </c>
-      <c r="G50" s="30" t="s">
+      <c r="G50" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="4">
         <v>3</v>
       </c>
-      <c r="I50" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A51" s="90">
+      <c r="I50" s="22" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A51" s="63">
         <v>49</v>
       </c>
       <c r="B51" s="1"/>
-      <c r="C51" s="28" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="29">
+      <c r="C51" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="D51" s="19" t="s">
+        <v>342</v>
+      </c>
+      <c r="E51" s="20">
         <v>46133</v>
       </c>
-      <c r="F51" s="29">
+      <c r="F51" s="20">
+        <v>46135</v>
+      </c>
+      <c r="G51" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H51" s="4">
+        <v>1</v>
+      </c>
+      <c r="I51" s="22" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A52" s="63">
+        <v>50</v>
+      </c>
+      <c r="B52" s="1"/>
+      <c r="C52" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D52" s="19" t="s">
+        <v>391</v>
+      </c>
+      <c r="E52" s="20">
+        <v>46133</v>
+      </c>
+      <c r="F52" s="20">
         <v>46138</v>
       </c>
-      <c r="G51" s="30" t="s">
-[...26 lines deleted...]
-      <c r="G52" s="30" t="s">
+      <c r="G52" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H52" s="4">
         <v>12</v>
       </c>
-      <c r="I52" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A53" s="90">
+      <c r="I52" s="22" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A53" s="63">
         <v>51</v>
       </c>
       <c r="B53" s="1"/>
-      <c r="C53" s="28" t="s">
-[...5 lines deleted...]
-      <c r="E53" s="29">
+      <c r="C53" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D53" s="19" t="s">
+        <v>393</v>
+      </c>
+      <c r="E53" s="20">
         <v>46133</v>
       </c>
-      <c r="F53" s="29">
+      <c r="F53" s="20">
         <v>46138</v>
       </c>
-      <c r="G53" s="30" t="s">
+      <c r="G53" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H53" s="4">
         <v>12</v>
       </c>
-      <c r="I53" s="31" t="s">
+      <c r="I53" s="22" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A54" s="63">
+        <v>52</v>
+      </c>
+      <c r="B54" s="1"/>
+      <c r="C54" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D54" s="19" t="s">
         <v>394</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="E54" s="29">
+      <c r="E54" s="20">
         <v>46133</v>
       </c>
-      <c r="F54" s="29">
+      <c r="F54" s="20">
         <v>46138</v>
       </c>
-      <c r="G54" s="30" t="s">
+      <c r="G54" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H54" s="4">
         <v>12</v>
       </c>
-      <c r="I54" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A55" s="90">
+      <c r="I54" s="22" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A55" s="63">
         <v>53</v>
       </c>
       <c r="B55" s="1"/>
-      <c r="C55" s="28" t="s">
-[...5 lines deleted...]
-      <c r="E55" s="29">
+      <c r="C55" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D55" s="19" t="s">
+        <v>395</v>
+      </c>
+      <c r="E55" s="20">
         <v>46133</v>
       </c>
-      <c r="F55" s="29">
+      <c r="F55" s="20">
         <v>46138</v>
       </c>
-      <c r="G55" s="30" t="s">
+      <c r="G55" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H55" s="4">
         <v>12</v>
       </c>
-      <c r="I55" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A56" s="90">
+      <c r="I55" s="22" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A56" s="63">
         <v>54</v>
       </c>
       <c r="B56" s="1"/>
-      <c r="C56" s="28" t="s">
+      <c r="C56" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D56" s="19" t="s">
+        <v>396</v>
+      </c>
+      <c r="E56" s="20">
+        <v>46133</v>
+      </c>
+      <c r="F56" s="20">
+        <v>46138</v>
+      </c>
+      <c r="G56" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H56" s="4">
+        <v>12</v>
+      </c>
+      <c r="I56" s="22" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A57" s="63">
+        <v>55</v>
+      </c>
+      <c r="B57" s="1"/>
+      <c r="C57" s="19" t="s">
+        <v>628</v>
+      </c>
+      <c r="D57" s="19" t="s">
+        <v>641</v>
+      </c>
+      <c r="E57" s="20">
+        <v>46137</v>
+      </c>
+      <c r="F57" s="20">
+        <v>46145</v>
+      </c>
+      <c r="G57" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H57" s="68" t="s">
+        <v>642</v>
+      </c>
+      <c r="I57" s="22" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A58" s="63">
+        <v>56</v>
+      </c>
+      <c r="B58" s="1"/>
+      <c r="C58" s="19" t="s">
+        <v>397</v>
+      </c>
+      <c r="D58" s="19" t="s">
+        <v>398</v>
+      </c>
+      <c r="E58" s="20">
+        <v>46147</v>
+      </c>
+      <c r="F58" s="20">
+        <v>46149</v>
+      </c>
+      <c r="G58" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H58" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="I58" s="22" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A59" s="63">
+        <v>57</v>
+      </c>
+      <c r="B59" s="1"/>
+      <c r="C59" s="19" t="s">
         <v>218</v>
       </c>
-      <c r="D56" s="28" t="s">
-[...23 lines deleted...]
-      <c r="C57" s="28" t="s">
+      <c r="D59" s="19" t="s">
+        <v>241</v>
+      </c>
+      <c r="E59" s="20">
+        <v>46148</v>
+      </c>
+      <c r="F59" s="20">
+        <v>46150</v>
+      </c>
+      <c r="G59" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H59" s="4">
+        <v>2</v>
+      </c>
+      <c r="I59" s="22" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A60" s="63">
+        <v>58</v>
+      </c>
+      <c r="B60" s="1"/>
+      <c r="C60" s="19" t="s">
         <v>220</v>
       </c>
-      <c r="D57" s="28" t="s">
-[...68 lines deleted...]
-      <c r="I59" s="31" t="s">
+      <c r="D60" s="19" t="s">
+        <v>242</v>
+      </c>
+      <c r="E60" s="20">
+        <v>46149</v>
+      </c>
+      <c r="F60" s="20">
+        <v>46151</v>
+      </c>
+      <c r="G60" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H60" s="4">
+        <v>19</v>
+      </c>
+      <c r="I60" s="22" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A61" s="63">
+        <v>59</v>
+      </c>
+      <c r="B61" s="1"/>
+      <c r="C61" s="19" t="s">
+        <v>646</v>
+      </c>
+      <c r="D61" s="19" t="s">
+        <v>644</v>
+      </c>
+      <c r="E61" s="20">
+        <v>45786</v>
+      </c>
+      <c r="F61" s="20">
+        <v>45789</v>
+      </c>
+      <c r="G61" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H61" s="4">
+        <v>24</v>
+      </c>
+      <c r="I61" s="22" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A62" s="63">
+        <v>60</v>
+      </c>
+      <c r="B62" s="1"/>
+      <c r="C62" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D62" s="19" t="s">
+        <v>401</v>
+      </c>
+      <c r="E62" s="20">
+        <v>46153</v>
+      </c>
+      <c r="F62" s="20">
+        <v>46156</v>
+      </c>
+      <c r="G62" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H62" s="4">
+        <v>2</v>
+      </c>
+      <c r="I62" s="22" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A63" s="63">
+        <v>61</v>
+      </c>
+      <c r="B63" s="1"/>
+      <c r="C63" s="19" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D63" s="19" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E63" s="20">
+        <v>46154</v>
+      </c>
+      <c r="F63" s="20">
+        <v>46156</v>
+      </c>
+      <c r="G63" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H63" s="4">
+        <v>5</v>
+      </c>
+      <c r="I63" s="22" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="109.8" customHeight="1">
+      <c r="A64" s="63">
+        <v>62</v>
+      </c>
+      <c r="B64" s="1"/>
+      <c r="C64" s="19" t="s">
+        <v>851</v>
+      </c>
+      <c r="D64" s="19" t="s">
+        <v>857</v>
+      </c>
+      <c r="E64" s="20">
+        <v>46155</v>
+      </c>
+      <c r="F64" s="20">
+        <v>46157</v>
+      </c>
+      <c r="G64" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H64" s="4" t="s">
+        <v>858</v>
+      </c>
+      <c r="I64" s="22" t="s">
         <v>853</v>
       </c>
     </row>
-    <row r="60" spans="1:9" ht="96.6" customHeight="1" x14ac:dyDescent="0.3">
-[...58 lines deleted...]
-      <c r="C62" s="28" t="s">
+    <row r="65" spans="1:9" ht="90.6" customHeight="1">
+      <c r="A65" s="63">
+        <v>63</v>
+      </c>
+      <c r="B65" s="1"/>
+      <c r="C65" s="19" t="s">
+        <v>892</v>
+      </c>
+      <c r="D65" s="19" t="s">
+        <v>899</v>
+      </c>
+      <c r="E65" s="20">
+        <v>46156</v>
+      </c>
+      <c r="F65" s="20">
+        <v>46160</v>
+      </c>
+      <c r="G65" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H65" s="4">
+        <v>8</v>
+      </c>
+      <c r="I65" s="22" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A66" s="63">
+        <v>64</v>
+      </c>
+      <c r="B66" s="1"/>
+      <c r="C66" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="D66" s="19" t="s">
+        <v>404</v>
+      </c>
+      <c r="E66" s="20">
+        <v>46161</v>
+      </c>
+      <c r="F66" s="20">
+        <v>46163</v>
+      </c>
+      <c r="G66" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H66" s="4">
+        <v>19</v>
+      </c>
+      <c r="I66" s="22" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A67" s="63">
+        <v>65</v>
+      </c>
+      <c r="B67" s="1"/>
+      <c r="C67" s="19" t="s">
         <v>220</v>
       </c>
-      <c r="D62" s="28" t="s">
-[...11 lines deleted...]
-      <c r="H62" s="4">
+      <c r="D67" s="19" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E67" s="20">
+        <v>46164</v>
+      </c>
+      <c r="F67" s="20">
+        <v>46166</v>
+      </c>
+      <c r="G67" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H67" s="4">
+        <v>13</v>
+      </c>
+      <c r="I67" s="22" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A68" s="63">
+        <v>66</v>
+      </c>
+      <c r="B68" s="1"/>
+      <c r="C68" s="19" t="s">
+        <v>406</v>
+      </c>
+      <c r="D68" s="19" t="s">
+        <v>407</v>
+      </c>
+      <c r="E68" s="20">
+        <v>46164</v>
+      </c>
+      <c r="F68" s="20">
+        <v>46166</v>
+      </c>
+      <c r="G68" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H68" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="I68" s="22" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A69" s="63">
+        <v>67</v>
+      </c>
+      <c r="B69" s="1"/>
+      <c r="C69" s="19" t="s">
+        <v>220</v>
+      </c>
+      <c r="D69" s="19" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E69" s="20">
+        <v>46168</v>
+      </c>
+      <c r="F69" s="20">
+        <v>46170</v>
+      </c>
+      <c r="G69" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H69" s="4">
+        <v>7</v>
+      </c>
+      <c r="I69" s="22" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A70" s="63">
+        <v>68</v>
+      </c>
+      <c r="B70" s="1"/>
+      <c r="C70" s="19" t="s">
+        <v>222</v>
+      </c>
+      <c r="D70" s="19" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E70" s="20">
+        <v>46182</v>
+      </c>
+      <c r="F70" s="20">
+        <v>46184</v>
+      </c>
+      <c r="G70" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H70" s="4">
+        <v>21</v>
+      </c>
+      <c r="I70" s="22" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A71" s="63">
+        <v>69</v>
+      </c>
+      <c r="B71" s="1"/>
+      <c r="C71" s="19" t="s">
+        <v>222</v>
+      </c>
+      <c r="D71" s="19" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E71" s="20">
+        <v>46182</v>
+      </c>
+      <c r="F71" s="20">
+        <v>46184</v>
+      </c>
+      <c r="G71" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H71" s="4">
+        <v>9</v>
+      </c>
+      <c r="I71" s="22" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A72" s="63">
+        <v>70</v>
+      </c>
+      <c r="B72" s="1"/>
+      <c r="C72" s="19" t="s">
+        <v>222</v>
+      </c>
+      <c r="D72" s="19" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E72" s="20">
+        <v>46182</v>
+      </c>
+      <c r="F72" s="20">
+        <v>46184</v>
+      </c>
+      <c r="G72" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H72" s="4">
+        <v>9</v>
+      </c>
+      <c r="I72" s="22" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A73" s="63">
+        <v>71</v>
+      </c>
+      <c r="B73" s="1"/>
+      <c r="C73" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D73" s="19" t="s">
+        <v>410</v>
+      </c>
+      <c r="E73" s="20">
+        <v>46182</v>
+      </c>
+      <c r="F73" s="20">
+        <v>46185</v>
+      </c>
+      <c r="G73" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H73" s="4">
         <v>19</v>
       </c>
-      <c r="I62" s="31" t="s">
-[...23 lines deleted...]
-      <c r="H63" s="4">
+      <c r="I73" s="22" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A74" s="63">
+        <v>72</v>
+      </c>
+      <c r="B74" s="1"/>
+      <c r="C74" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="D74" s="19" t="s">
+        <v>412</v>
+      </c>
+      <c r="E74" s="20">
+        <v>46182</v>
+      </c>
+      <c r="F74" s="20">
+        <v>46185</v>
+      </c>
+      <c r="G74" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H74" s="4">
+        <v>19</v>
+      </c>
+      <c r="I74" s="22" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A75" s="63">
+        <v>73</v>
+      </c>
+      <c r="B75" s="1"/>
+      <c r="C75" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="D75" s="16" t="s">
+        <v>209</v>
+      </c>
+      <c r="E75" s="23">
+        <v>46186</v>
+      </c>
+      <c r="F75" s="23">
+        <v>46189</v>
+      </c>
+      <c r="G75" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H75" s="16">
+        <v>25</v>
+      </c>
+      <c r="I75" s="16" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A76" s="63">
+        <v>74</v>
+      </c>
+      <c r="B76" s="1"/>
+      <c r="C76" s="16" t="s">
+        <v>628</v>
+      </c>
+      <c r="D76" s="16" t="s">
+        <v>625</v>
+      </c>
+      <c r="E76" s="23">
+        <v>46189</v>
+      </c>
+      <c r="F76" s="23">
+        <v>46192</v>
+      </c>
+      <c r="G76" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H76" s="16">
+        <v>25</v>
+      </c>
+      <c r="I76" s="16" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A77" s="63">
+        <v>75</v>
+      </c>
+      <c r="B77" s="1"/>
+      <c r="C77" s="16" t="s">
+        <v>628</v>
+      </c>
+      <c r="D77" s="16" t="s">
+        <v>627</v>
+      </c>
+      <c r="E77" s="23">
+        <v>46197</v>
+      </c>
+      <c r="F77" s="23">
+        <v>46198</v>
+      </c>
+      <c r="G77" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H77" s="16" t="s">
+        <v>214</v>
+      </c>
+      <c r="I77" s="16" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A78" s="63">
+        <v>76</v>
+      </c>
+      <c r="B78" s="1"/>
+      <c r="C78" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="D78" s="16" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E78" s="23">
+        <v>46197</v>
+      </c>
+      <c r="F78" s="23">
+        <v>46199</v>
+      </c>
+      <c r="G78" s="21" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H78" s="16">
+        <v>8</v>
+      </c>
+      <c r="I78" s="16" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A79" s="63">
+        <v>77</v>
+      </c>
+      <c r="B79" s="1"/>
+      <c r="C79" s="16" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D79" s="16" t="s">
+        <v>630</v>
+      </c>
+      <c r="E79" s="23">
+        <v>46197</v>
+      </c>
+      <c r="F79" s="23">
+        <v>46199</v>
+      </c>
+      <c r="G79" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H79" s="16">
+        <v>25</v>
+      </c>
+      <c r="I79" s="16" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A80" s="63">
+        <v>78</v>
+      </c>
+      <c r="B80" s="1"/>
+      <c r="C80" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="D80" s="16" t="s">
+        <v>414</v>
+      </c>
+      <c r="E80" s="23">
+        <v>46210</v>
+      </c>
+      <c r="F80" s="23">
+        <v>46212</v>
+      </c>
+      <c r="G80" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H80" s="16">
+        <v>25</v>
+      </c>
+      <c r="I80" s="16" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A81" s="63">
+        <v>79</v>
+      </c>
+      <c r="B81" s="1"/>
+      <c r="C81" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="D81" s="16" t="s">
+        <v>416</v>
+      </c>
+      <c r="E81" s="23">
+        <v>46210</v>
+      </c>
+      <c r="F81" s="23">
+        <v>46212</v>
+      </c>
+      <c r="G81" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H81" s="16">
+        <v>25</v>
+      </c>
+      <c r="I81" s="16" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A82" s="63">
+        <v>80</v>
+      </c>
+      <c r="B82" s="1"/>
+      <c r="C82" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="D82" s="16" t="s">
+        <v>418</v>
+      </c>
+      <c r="E82" s="23">
+        <v>46210</v>
+      </c>
+      <c r="F82" s="23">
+        <v>46212</v>
+      </c>
+      <c r="G82" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H82" s="16">
+        <v>25</v>
+      </c>
+      <c r="I82" s="16" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A83" s="63">
+        <v>81</v>
+      </c>
+      <c r="B83" s="1"/>
+      <c r="C83" s="16" t="s">
+        <v>851</v>
+      </c>
+      <c r="D83" s="16" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E83" s="23">
+        <v>46269</v>
+      </c>
+      <c r="F83" s="23">
+        <v>46271</v>
+      </c>
+      <c r="G83" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H83" s="16" t="s">
+        <v>861</v>
+      </c>
+      <c r="I83" s="16" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A84" s="63">
+        <v>82</v>
+      </c>
+      <c r="B84" s="1"/>
+      <c r="C84" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="D84" s="16" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E84" s="23">
+        <v>46269</v>
+      </c>
+      <c r="F84" s="23">
+        <v>46273</v>
+      </c>
+      <c r="G84" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H84" s="16">
         <v>24</v>
       </c>
-      <c r="I63" s="31" t="s">
-[...374 lines deleted...]
-      <c r="H77" s="21">
+      <c r="I84" s="16" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A85" s="63">
+        <v>83</v>
+      </c>
+      <c r="B85" s="1"/>
+      <c r="C85" s="73" t="s">
+        <v>733</v>
+      </c>
+      <c r="D85" s="73" t="s">
+        <v>738</v>
+      </c>
+      <c r="E85" s="91">
+        <v>46269</v>
+      </c>
+      <c r="F85" s="91">
+        <v>46273</v>
+      </c>
+      <c r="G85" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H85" s="73">
+        <v>24</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A86" s="63">
+        <v>84</v>
+      </c>
+      <c r="B86" s="1"/>
+      <c r="C86" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="D86" s="16" t="s">
+        <v>378</v>
+      </c>
+      <c r="E86" s="23">
+        <v>46277</v>
+      </c>
+      <c r="F86" s="23">
+        <v>46279</v>
+      </c>
+      <c r="G86" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H86" s="16" t="s">
+        <v>381</v>
+      </c>
+      <c r="I86" s="16" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A87" s="63">
+        <v>85</v>
+      </c>
+      <c r="B87" s="1"/>
+      <c r="C87" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="D87" s="16" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E87" s="23">
+        <v>46277</v>
+      </c>
+      <c r="F87" s="23">
+        <v>46285</v>
+      </c>
+      <c r="G87" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H87" s="16">
+        <v>6</v>
+      </c>
+      <c r="I87" s="16" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A88" s="63">
+        <v>86</v>
+      </c>
+      <c r="B88" s="1"/>
+      <c r="C88" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="D88" s="16" t="s">
+        <v>383</v>
+      </c>
+      <c r="E88" s="23">
+        <v>46278</v>
+      </c>
+      <c r="F88" s="23">
+        <v>46280</v>
+      </c>
+      <c r="G88" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H88" s="16">
         <v>25</v>
       </c>
-      <c r="I77" s="21" t="s">
-[...23 lines deleted...]
-      <c r="H78" s="21">
+      <c r="I88" s="16" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A89" s="63">
+        <v>87</v>
+      </c>
+      <c r="B89" s="1"/>
+      <c r="C89" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="D89" s="16" t="s">
+        <v>420</v>
+      </c>
+      <c r="E89" s="23">
+        <v>46278</v>
+      </c>
+      <c r="F89" s="23">
+        <v>46280</v>
+      </c>
+      <c r="G89" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H89" s="16">
         <v>25</v>
       </c>
-      <c r="I78" s="21" t="s">
-[...77 lines deleted...]
-      <c r="H81" s="21">
+      <c r="I89" s="16" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A90" s="63">
+        <v>88</v>
+      </c>
+      <c r="B90" s="1"/>
+      <c r="C90" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="D90" s="16" t="s">
+        <v>368</v>
+      </c>
+      <c r="E90" s="23">
+        <v>46280</v>
+      </c>
+      <c r="F90" s="23">
+        <v>46282</v>
+      </c>
+      <c r="G90" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H90" s="16">
         <v>25</v>
       </c>
-      <c r="I81" s="21" t="s">
-[...80 lines deleted...]
-      <c r="I84" s="21" t="s">
+      <c r="I90" s="16" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A91" s="63">
+        <v>89</v>
+      </c>
+      <c r="B91" s="1"/>
+      <c r="C91" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="D91" s="16" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E91" s="23">
+        <v>46280</v>
+      </c>
+      <c r="F91" s="23">
+        <v>46282</v>
+      </c>
+      <c r="G91" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H91" s="16" t="s">
         <v>421</v>
       </c>
-    </row>
-[...116 lines deleted...]
-      <c r="D89" s="21" t="s">
+      <c r="I91" s="16" t="s">
         <v>422</v>
       </c>
-      <c r="E89" s="32">
-[...70 lines deleted...]
-      <c r="A92" s="90">
+    </row>
+    <row r="92" spans="1:9" ht="94.8" customHeight="1">
+      <c r="A92" s="63">
         <v>90</v>
       </c>
       <c r="B92" s="1"/>
-      <c r="C92" s="21" t="s">
-[...22 lines deleted...]
-      <c r="A93" s="90">
+      <c r="C92" s="5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E92" s="81">
+        <v>46281</v>
+      </c>
+      <c r="F92" s="81">
+        <v>46283</v>
+      </c>
+      <c r="G92" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H92" s="5">
+        <v>10</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="70.8" customHeight="1">
+      <c r="A93" s="63">
         <v>91</v>
       </c>
       <c r="B93" s="1"/>
       <c r="C93" s="5" t="s">
-        <v>728</v>
+        <v>814</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>732</v>
-[...11 lines deleted...]
-        <v>733</v>
+        <v>825</v>
+      </c>
+      <c r="E93" s="81">
+        <v>46284</v>
+      </c>
+      <c r="F93" s="81">
+        <v>46292</v>
+      </c>
+      <c r="G93" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H93" s="5">
+        <v>27</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>734</v>
-[...3 lines deleted...]
-      <c r="A94" s="90">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="112.8" customHeight="1">
+      <c r="A94" s="63">
         <v>92</v>
       </c>
       <c r="B94" s="1"/>
       <c r="C94" s="5" t="s">
-        <v>1093</v>
+        <v>220</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>1141</v>
-[...7 lines deleted...]
-      <c r="G94" s="51" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E94" s="81">
+        <v>46286</v>
+      </c>
+      <c r="F94" s="81">
+        <v>46290</v>
+      </c>
+      <c r="G94" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H94" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>1095</v>
-[...3 lines deleted...]
-      <c r="A95" s="90">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="105.6" customHeight="1">
+      <c r="A95" s="63">
         <v>93</v>
       </c>
       <c r="B95" s="1"/>
       <c r="C95" s="5" t="s">
-        <v>845</v>
+        <v>218</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>856</v>
-[...7 lines deleted...]
-      <c r="G95" s="51" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E95" s="81">
+        <v>46287</v>
+      </c>
+      <c r="F95" s="81">
+        <v>46290</v>
+      </c>
+      <c r="G95" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H95" s="5">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>855</v>
-[...3 lines deleted...]
-      <c r="A96" s="90">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="105.6" customHeight="1">
+      <c r="A96" s="63">
         <v>94</v>
       </c>
       <c r="B96" s="1"/>
       <c r="C96" s="5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="E96" s="81">
+        <v>45923</v>
+      </c>
+      <c r="F96" s="81">
+        <v>45924</v>
+      </c>
+      <c r="G96" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A97" s="63">
+        <v>95</v>
+      </c>
+      <c r="B97" s="1"/>
+      <c r="C97" s="16" t="s">
+        <v>628</v>
+      </c>
+      <c r="D97" s="16" t="s">
+        <v>647</v>
+      </c>
+      <c r="E97" s="23">
+        <v>46291</v>
+      </c>
+      <c r="F97" s="23">
+        <v>46299</v>
+      </c>
+      <c r="G97" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H97" s="16">
+        <v>12</v>
+      </c>
+      <c r="I97" s="16" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A98" s="63">
+        <v>96</v>
+      </c>
+      <c r="B98" s="1"/>
+      <c r="C98" s="16" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D98" s="16" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E98" s="23">
+        <v>46295</v>
+      </c>
+      <c r="F98" s="23">
+        <v>46297</v>
+      </c>
+      <c r="G98" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H98" s="16">
+        <v>9</v>
+      </c>
+      <c r="I98" s="16" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A99" s="63">
+        <v>97</v>
+      </c>
+      <c r="B99" s="1"/>
+      <c r="C99" s="16" t="s">
+        <v>851</v>
+      </c>
+      <c r="D99" s="16" t="s">
+        <v>855</v>
+      </c>
+      <c r="E99" s="23">
+        <v>46296</v>
+      </c>
+      <c r="F99" s="23">
+        <v>46299</v>
+      </c>
+      <c r="G99" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H99" s="16" t="s">
+        <v>856</v>
+      </c>
+      <c r="I99" s="16" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A100" s="63">
+        <v>98</v>
+      </c>
+      <c r="B100" s="1"/>
+      <c r="C100" s="16" t="s">
+        <v>821</v>
+      </c>
+      <c r="D100" s="16" t="s">
+        <v>823</v>
+      </c>
+      <c r="E100" s="23">
+        <v>46297</v>
+      </c>
+      <c r="F100" s="23">
+        <v>46299</v>
+      </c>
+      <c r="G100" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H100" s="16">
+        <v>1</v>
+      </c>
+      <c r="I100" s="16" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A101" s="63">
+        <v>99</v>
+      </c>
+      <c r="B101" s="1"/>
+      <c r="C101" s="16" t="s">
+        <v>406</v>
+      </c>
+      <c r="D101" s="16" t="s">
+        <v>423</v>
+      </c>
+      <c r="E101" s="23">
+        <v>46297</v>
+      </c>
+      <c r="F101" s="23">
+        <v>46299</v>
+      </c>
+      <c r="G101" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H101" s="16">
+        <v>3</v>
+      </c>
+      <c r="I101" s="31" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="100.2" customHeight="1">
+      <c r="A102" s="63">
+        <v>100</v>
+      </c>
+      <c r="B102" s="1"/>
+      <c r="C102" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="D102" s="16" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E102" s="23">
+        <v>46298</v>
+      </c>
+      <c r="F102" s="23">
+        <v>46306</v>
+      </c>
+      <c r="G102" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H102" s="16">
+        <v>3</v>
+      </c>
+      <c r="I102" s="16" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="112.2" customHeight="1">
+      <c r="A103" s="63">
+        <v>101</v>
+      </c>
+      <c r="B103" s="1"/>
+      <c r="C103" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="D103" s="16" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E103" s="23">
+        <v>46299</v>
+      </c>
+      <c r="F103" s="23">
+        <v>46300</v>
+      </c>
+      <c r="G103" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H103" s="16">
+        <v>2</v>
+      </c>
+      <c r="I103" s="16" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="80.400000000000006" customHeight="1">
+      <c r="A104" s="63">
+        <v>102</v>
+      </c>
+      <c r="B104" s="1"/>
+      <c r="C104" s="16" t="s">
+        <v>424</v>
+      </c>
+      <c r="D104" s="16" t="s">
+        <v>425</v>
+      </c>
+      <c r="E104" s="23">
+        <v>46303</v>
+      </c>
+      <c r="F104" s="23">
+        <v>46305</v>
+      </c>
+      <c r="G104" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H104" s="16">
+        <v>7</v>
+      </c>
+      <c r="I104" s="16" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A105" s="63">
+        <v>103</v>
+      </c>
+      <c r="B105" s="1"/>
+      <c r="C105" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="D105" s="16" t="s">
+        <v>244</v>
+      </c>
+      <c r="E105" s="23">
+        <v>46302</v>
+      </c>
+      <c r="F105" s="23">
+        <v>46305</v>
+      </c>
+      <c r="G105" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H105" s="16">
+        <v>19</v>
+      </c>
+      <c r="I105" s="16" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A106" s="63">
+        <v>104</v>
+      </c>
+      <c r="B106" s="1"/>
+      <c r="C106" s="16" t="s">
+        <v>632</v>
+      </c>
+      <c r="D106" s="16" t="s">
+        <v>649</v>
+      </c>
+      <c r="E106" s="23">
+        <v>46304</v>
+      </c>
+      <c r="F106" s="23">
+        <v>46306</v>
+      </c>
+      <c r="G106" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H106" s="16" t="s">
+        <v>650</v>
+      </c>
+      <c r="I106" s="16" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A107" s="63">
+        <v>105</v>
+      </c>
+      <c r="B107" s="1"/>
+      <c r="C107" s="16" t="s">
+        <v>252</v>
+      </c>
+      <c r="D107" s="16" t="s">
+        <v>253</v>
+      </c>
+      <c r="E107" s="23">
+        <v>46304</v>
+      </c>
+      <c r="F107" s="23">
+        <v>46307</v>
+      </c>
+      <c r="G107" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H107" s="16">
+        <v>24</v>
+      </c>
+      <c r="I107" s="16" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A108" s="63">
+        <v>106</v>
+      </c>
+      <c r="B108" s="1"/>
+      <c r="C108" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="D108" s="16" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E108" s="23">
+        <v>46306</v>
+      </c>
+      <c r="F108" s="23">
+        <v>46308</v>
+      </c>
+      <c r="G108" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H108" s="16">
+        <v>2</v>
+      </c>
+      <c r="I108" s="16" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="144" customHeight="1">
+      <c r="A109" s="63">
+        <v>107</v>
+      </c>
+      <c r="B109" s="1"/>
+      <c r="C109" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="D109" s="16" t="s">
+        <v>427</v>
+      </c>
+      <c r="E109" s="23">
+        <v>46308</v>
+      </c>
+      <c r="F109" s="23">
+        <v>46311</v>
+      </c>
+      <c r="G109" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H109" s="16">
+        <v>19</v>
+      </c>
+      <c r="I109" s="16" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="102" customHeight="1">
+      <c r="A110" s="63">
+        <v>108</v>
+      </c>
+      <c r="B110" s="1"/>
+      <c r="C110" s="16" t="s">
         <v>218</v>
       </c>
-      <c r="D96" s="5" t="s">
-[...11 lines deleted...]
-      <c r="H96" s="5">
+      <c r="D110" s="16" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E110" s="23">
+        <v>46309</v>
+      </c>
+      <c r="F110" s="23">
+        <v>46311</v>
+      </c>
+      <c r="G110" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H110" s="16">
+        <v>6</v>
+      </c>
+      <c r="I110" s="16" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="102" customHeight="1">
+      <c r="A111" s="63">
+        <v>109</v>
+      </c>
+      <c r="B111" s="1"/>
+      <c r="C111" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="D111" s="23" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E111" s="23">
+        <v>46309</v>
+      </c>
+      <c r="F111" s="23">
+        <v>46311</v>
+      </c>
+      <c r="G111" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H111" s="16">
+        <v>2</v>
+      </c>
+      <c r="I111" s="16" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="102" customHeight="1">
+      <c r="A112" s="63">
+        <v>110</v>
+      </c>
+      <c r="B112" s="1"/>
+      <c r="C112" s="16" t="s">
+        <v>851</v>
+      </c>
+      <c r="D112" s="23" t="s">
+        <v>863</v>
+      </c>
+      <c r="E112" s="23">
+        <v>46309</v>
+      </c>
+      <c r="F112" s="23">
+        <v>46311</v>
+      </c>
+      <c r="G112" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H112" s="16" t="s">
+        <v>864</v>
+      </c>
+      <c r="I112" s="16" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="96" customHeight="1">
+      <c r="A113" s="63">
+        <v>111</v>
+      </c>
+      <c r="B113" s="1"/>
+      <c r="C113" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="D113" s="73" t="s">
+        <v>739</v>
+      </c>
+      <c r="E113" s="91">
+        <v>46310</v>
+      </c>
+      <c r="F113" s="91">
+        <v>46313</v>
+      </c>
+      <c r="G113" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H113" s="73">
+        <v>3</v>
+      </c>
+      <c r="I113" s="73" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A114" s="63">
+        <v>112</v>
+      </c>
+      <c r="B114" s="1"/>
+      <c r="C114" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="D114" s="16" t="s">
+        <v>255</v>
+      </c>
+      <c r="E114" s="23">
+        <v>46312</v>
+      </c>
+      <c r="F114" s="23">
+        <v>46313</v>
+      </c>
+      <c r="G114" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H114" s="16">
+        <v>3</v>
+      </c>
+      <c r="I114" s="16" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A115" s="63">
+        <v>113</v>
+      </c>
+      <c r="B115" s="1"/>
+      <c r="C115" s="5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="E115" s="81">
+        <v>46315</v>
+      </c>
+      <c r="F115" s="81">
+        <v>46318</v>
+      </c>
+      <c r="G115" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="I115" s="5" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A116" s="63">
+        <v>114</v>
+      </c>
+      <c r="B116" s="1"/>
+      <c r="C116" s="5" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E116" s="81">
+        <v>45951</v>
+      </c>
+      <c r="F116" s="81">
+        <v>45953</v>
+      </c>
+      <c r="G116" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H116" s="5">
+        <v>2</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A117" s="63">
+        <v>115</v>
+      </c>
+      <c r="B117" s="1"/>
+      <c r="C117" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E117" s="23">
+        <v>46317</v>
+      </c>
+      <c r="F117" s="23">
+        <v>46319</v>
+      </c>
+      <c r="G117" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H117" s="5">
+        <v>26</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A118" s="63">
+        <v>116</v>
+      </c>
+      <c r="B118" s="1"/>
+      <c r="C118" s="16" t="s">
+        <v>424</v>
+      </c>
+      <c r="D118" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="E118" s="23">
+        <v>46318</v>
+      </c>
+      <c r="F118" s="23">
+        <v>46320</v>
+      </c>
+      <c r="G118" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H118" s="16" t="s">
+        <v>430</v>
+      </c>
+      <c r="I118" s="16" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A119" s="63">
+        <v>117</v>
+      </c>
+      <c r="B119" s="1"/>
+      <c r="C119" s="52" t="s">
+        <v>362</v>
+      </c>
+      <c r="D119" s="13" t="s">
+        <v>505</v>
+      </c>
+      <c r="E119" s="14">
+        <v>46318</v>
+      </c>
+      <c r="F119" s="14">
+        <v>46321</v>
+      </c>
+      <c r="G119" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H119" s="13">
         <v>19</v>
       </c>
-      <c r="I96" s="5" t="s">
-[...77 lines deleted...]
-      <c r="H99" s="21">
+      <c r="I119" s="13" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A120" s="63">
+        <v>118</v>
+      </c>
+      <c r="B120" s="1"/>
+      <c r="C120" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="D120" s="16" t="s">
+        <v>255</v>
+      </c>
+      <c r="E120" s="23">
+        <v>46319</v>
+      </c>
+      <c r="F120" s="23">
+        <v>46320</v>
+      </c>
+      <c r="G120" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H120" s="16">
         <v>3</v>
       </c>
-      <c r="I99" s="21" t="s">
-[...53 lines deleted...]
-      <c r="I101" s="21" t="s">
+      <c r="I120" s="16" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A121" s="63">
+        <v>119</v>
+      </c>
+      <c r="B121" s="1"/>
+      <c r="C121" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="D121" s="16" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E121" s="23">
+        <v>46322</v>
+      </c>
+      <c r="F121" s="23">
+        <v>46323</v>
+      </c>
+      <c r="G121" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H121" s="16">
+        <v>19</v>
+      </c>
+      <c r="I121" s="16" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A122" s="63">
+        <v>120</v>
+      </c>
+      <c r="B122" s="1"/>
+      <c r="C122" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="D122" s="16" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E122" s="23">
+        <v>46322</v>
+      </c>
+      <c r="F122" s="23">
+        <v>46325</v>
+      </c>
+      <c r="G122" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H122" s="16">
+        <v>19</v>
+      </c>
+      <c r="I122" s="16" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A123" s="63">
+        <v>121</v>
+      </c>
+      <c r="B123" s="1"/>
+      <c r="C123" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="D123" s="16" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E123" s="23">
+        <v>46329</v>
+      </c>
+      <c r="F123" s="23">
+        <v>46332</v>
+      </c>
+      <c r="G123" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H123" s="16">
+        <v>10</v>
+      </c>
+      <c r="I123" s="16" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="72.599999999999994" customHeight="1">
+      <c r="A124" s="63">
+        <v>122</v>
+      </c>
+      <c r="B124" s="1"/>
+      <c r="C124" s="16" t="s">
+        <v>814</v>
+      </c>
+      <c r="D124" s="16" t="s">
+        <v>829</v>
+      </c>
+      <c r="E124" s="23">
+        <v>46331</v>
+      </c>
+      <c r="F124" s="23">
+        <v>46334</v>
+      </c>
+      <c r="G124" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H124" s="16">
+        <v>3</v>
+      </c>
+      <c r="I124" s="16" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A125" s="63">
+        <v>123</v>
+      </c>
+      <c r="B125" s="1"/>
+      <c r="C125" s="16" t="s">
+        <v>827</v>
+      </c>
+      <c r="D125" s="16" t="s">
+        <v>830</v>
+      </c>
+      <c r="E125" s="23">
+        <v>46333</v>
+      </c>
+      <c r="F125" s="23">
+        <v>46337</v>
+      </c>
+      <c r="G125" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H125" s="16">
+        <v>2</v>
+      </c>
+      <c r="I125" s="16" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A126" s="63">
+        <v>124</v>
+      </c>
+      <c r="B126" s="1"/>
+      <c r="C126" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="D126" s="16" t="s">
+        <v>257</v>
+      </c>
+      <c r="E126" s="23">
+        <v>46333</v>
+      </c>
+      <c r="F126" s="23">
+        <v>46340</v>
+      </c>
+      <c r="G126" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H126" s="16">
+        <v>26</v>
+      </c>
+      <c r="I126" s="16" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A127" s="63">
+        <v>125</v>
+      </c>
+      <c r="B127" s="1"/>
+      <c r="C127" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="D127" s="16" t="s">
+        <v>246</v>
+      </c>
+      <c r="E127" s="27">
+        <v>46336</v>
+      </c>
+      <c r="F127" s="27">
+        <v>46340</v>
+      </c>
+      <c r="G127" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="H127" s="26">
+        <v>1</v>
+      </c>
+      <c r="I127" s="16" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A128" s="63">
+        <v>126</v>
+      </c>
+      <c r="B128" s="1"/>
+      <c r="C128" s="49" t="s">
+        <v>406</v>
+      </c>
+      <c r="D128" s="5" t="s">
         <v>432</v>
       </c>
-    </row>
-[...116 lines deleted...]
-      <c r="D106" s="21" t="s">
+      <c r="E128" s="50">
+        <v>46339</v>
+      </c>
+      <c r="F128" s="50">
+        <v>46341</v>
+      </c>
+      <c r="G128" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H128" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="I128" s="51" t="s">
         <v>433</v>
       </c>
-      <c r="E106" s="32">
-[...11 lines deleted...]
-      <c r="I106" s="21" t="s">
+    </row>
+    <row r="129" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A129" s="63">
+        <v>127</v>
+      </c>
+      <c r="B129" s="1"/>
+      <c r="C129" s="49" t="s">
+        <v>388</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E129" s="50">
+        <v>46342</v>
+      </c>
+      <c r="F129" s="50">
+        <v>46344</v>
+      </c>
+      <c r="G129" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H129" s="5">
+        <v>13</v>
+      </c>
+      <c r="I129" s="51" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A130" s="63">
+        <v>128</v>
+      </c>
+      <c r="B130" s="1"/>
+      <c r="C130" s="49" t="s">
+        <v>362</v>
+      </c>
+      <c r="D130" s="49" t="s">
         <v>434</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C107" s="21" t="s">
+      <c r="E130" s="50">
+        <v>46343</v>
+      </c>
+      <c r="F130" s="50">
+        <v>46346</v>
+      </c>
+      <c r="G130" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H130" s="51" t="s">
+        <v>435</v>
+      </c>
+      <c r="I130" s="51" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A131" s="63">
+        <v>129</v>
+      </c>
+      <c r="B131" s="1"/>
+      <c r="C131" s="49" t="s">
+        <v>362</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="E131" s="50">
+        <v>46343</v>
+      </c>
+      <c r="F131" s="50">
+        <v>46346</v>
+      </c>
+      <c r="G131" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H131" s="51" t="s">
+        <v>435</v>
+      </c>
+      <c r="I131" s="51" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A132" s="63">
+        <v>130</v>
+      </c>
+      <c r="B132" s="1"/>
+      <c r="C132" s="49" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E132" s="50">
+        <v>46346</v>
+      </c>
+      <c r="F132" s="50">
+        <v>46348</v>
+      </c>
+      <c r="G132" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H132" s="51">
+        <v>3</v>
+      </c>
+      <c r="I132" s="51" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A133" s="63">
+        <v>131</v>
+      </c>
+      <c r="B133" s="1"/>
+      <c r="C133" s="49" t="s">
         <v>218</v>
       </c>
-      <c r="D107" s="21" t="s">
-[...11 lines deleted...]
-      <c r="H107" s="21">
+      <c r="D133" s="5" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E133" s="50">
+        <v>46350</v>
+      </c>
+      <c r="F133" s="50">
+        <v>46352</v>
+      </c>
+      <c r="G133" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H133" s="51">
         <v>6</v>
       </c>
-      <c r="I107" s="21" t="s">
-[...428 lines deleted...]
-      <c r="H123" s="35">
+      <c r="I133" s="51" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A134" s="63">
+        <v>132</v>
+      </c>
+      <c r="B134" s="1"/>
+      <c r="C134" s="49" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E134" s="50">
+        <v>46351</v>
+      </c>
+      <c r="F134" s="50">
+        <v>46353</v>
+      </c>
+      <c r="G134" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H134" s="51">
         <v>1</v>
       </c>
-      <c r="I123" s="21" t="s">
-[...38 lines deleted...]
-      <c r="D125" s="75" t="s">
+      <c r="I134" s="51" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A135" s="63">
+        <v>133</v>
+      </c>
+      <c r="B135" s="1"/>
+      <c r="C135" s="49" t="s">
+        <v>851</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="E135" s="50">
+        <v>46351</v>
+      </c>
+      <c r="F135" s="50">
+        <v>46353</v>
+      </c>
+      <c r="G135" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H135" s="51" t="s">
+        <v>868</v>
+      </c>
+      <c r="I135" s="51" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A136" s="63">
+        <v>134</v>
+      </c>
+      <c r="B136" s="1"/>
+      <c r="C136" s="49" t="s">
+        <v>406</v>
+      </c>
+      <c r="D136" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="E125" s="73">
-[...11 lines deleted...]
-      <c r="I125" s="74" t="s">
+      <c r="E136" s="50">
+        <v>46352</v>
+      </c>
+      <c r="F136" s="50">
+        <v>46354</v>
+      </c>
+      <c r="G136" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H136" s="51">
+        <v>1</v>
+      </c>
+      <c r="I136" s="51" t="s">
         <v>439</v>
       </c>
     </row>
-    <row r="126" spans="1:9" ht="96.6" customHeight="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="D126" s="72" t="s">
+    <row r="137" spans="1:9" ht="72.599999999999994" customHeight="1">
+      <c r="A137" s="63">
+        <v>135</v>
+      </c>
+      <c r="B137" s="1"/>
+      <c r="C137" s="49" t="s">
+        <v>851</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="E137" s="50">
+        <v>46358</v>
+      </c>
+      <c r="F137" s="50">
+        <v>46360</v>
+      </c>
+      <c r="G137" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H137" s="51" t="s">
+        <v>866</v>
+      </c>
+      <c r="I137" s="51" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A138" s="63">
+        <v>136</v>
+      </c>
+      <c r="B138" s="1"/>
+      <c r="C138" s="49" t="s">
+        <v>362</v>
+      </c>
+      <c r="D138" s="5" t="s">
         <v>440</v>
       </c>
-      <c r="E126" s="73">
-[...8 lines deleted...]
-      <c r="H126" s="74" t="s">
+      <c r="E138" s="50">
+        <v>46361</v>
+      </c>
+      <c r="F138" s="50">
+        <v>46369</v>
+      </c>
+      <c r="G138" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H138" s="51">
+        <v>27</v>
+      </c>
+      <c r="I138" s="51" t="s">
         <v>441</v>
       </c>
-      <c r="I126" s="74" t="s">
-[...50 lines deleted...]
-      <c r="H128" s="74">
+    </row>
+    <row r="139" spans="1:9" ht="106.2" customHeight="1">
+      <c r="A139" s="63">
+        <v>137</v>
+      </c>
+      <c r="B139" s="1"/>
+      <c r="C139" s="154" t="s">
+        <v>629</v>
+      </c>
+      <c r="D139" s="154" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E139" s="154" t="s">
+        <v>1304</v>
+      </c>
+      <c r="F139" s="154" t="s">
+        <v>1305</v>
+      </c>
+      <c r="G139" s="155" t="s">
+        <v>9</v>
+      </c>
+      <c r="H139" s="156" t="s">
+        <v>1306</v>
+      </c>
+      <c r="I139" s="154" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A140" s="63">
+        <v>138</v>
+      </c>
+      <c r="B140" s="12"/>
+      <c r="C140" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="E140" s="81">
+        <v>46368</v>
+      </c>
+      <c r="F140" s="81">
+        <v>46370</v>
+      </c>
+      <c r="G140" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H140" s="5">
         <v>1</v>
       </c>
-      <c r="I128" s="74" t="s">
-[...81 lines deleted...]
-        <v>772</v>
+      <c r="I140" s="5" t="s">
+        <v>742</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1FF7A56-20A0-4386-ADD1-908DDA6078AD}">
-  <dimension ref="A1:AX149"/>
+  <dimension ref="A1:AX176"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="4.6640625" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" customWidth="1"/>
     <col min="3" max="3" width="20.5546875" customWidth="1"/>
     <col min="4" max="4" width="13.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.33203125" customWidth="1"/>
-    <col min="6" max="6" width="15" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="30.5546875" customWidth="1"/>
+    <col min="6" max="7" width="16" customWidth="1"/>
+    <col min="8" max="8" width="36.21875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="53.4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:8" ht="40.200000000000003">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E1" s="12" t="s">
+      <c r="E1" s="173" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="G1" s="13" t="s">
+      <c r="G1" s="174" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="96.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:8" ht="96.6">
       <c r="A2" s="5">
         <v>1</v>
       </c>
-      <c r="B2" s="19" t="s">
+      <c r="B2" s="16" t="s">
         <v>206</v>
       </c>
-      <c r="C2" s="22" t="s">
+      <c r="C2" s="30" t="s">
         <v>211</v>
       </c>
-      <c r="D2" s="22" t="s">
+      <c r="D2" s="30" t="s">
         <v>212</v>
       </c>
-      <c r="E2" s="22" t="s">
+      <c r="E2" s="30" t="s">
         <v>213</v>
       </c>
-      <c r="F2" s="23" t="s">
-[...5 lines deleted...]
-      <c r="H2" s="20" t="s">
+      <c r="F2" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G2" s="16">
+        <v>25</v>
+      </c>
+      <c r="H2" s="16" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:8" ht="69">
       <c r="A3" s="5">
         <v>2</v>
       </c>
-      <c r="B3" s="15" t="s">
+      <c r="B3" s="13" t="s">
         <v>332</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="C3" s="13" t="s">
         <v>196</v>
       </c>
-      <c r="D3" s="17">
+      <c r="D3" s="14">
         <v>46033</v>
       </c>
-      <c r="E3" s="17">
+      <c r="E3" s="14">
         <v>46035</v>
       </c>
-      <c r="F3" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="16">
+      <c r="F3" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="13">
         <v>3</v>
       </c>
-      <c r="H3" s="16" t="s">
+      <c r="H3" s="13" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="94.8" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:8" ht="95.4" customHeight="1">
       <c r="A4" s="5">
         <v>3</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="58">
+      <c r="B4" s="13" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D4" s="14">
         <v>46038</v>
       </c>
-      <c r="E4" s="58">
-[...12 lines deleted...]
-    <row r="5" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="E4" s="14">
+        <v>46040</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="13">
+        <v>3</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="106.8" customHeight="1">
       <c r="A5" s="5">
         <v>4</v>
       </c>
-      <c r="B5" s="76" t="s">
-[...21 lines deleted...]
-    <row r="6" spans="1:8" ht="110.4" x14ac:dyDescent="0.3">
+      <c r="B5" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>360</v>
+      </c>
+      <c r="D5" s="14">
+        <v>46038</v>
+      </c>
+      <c r="E5" s="14">
+        <v>46040</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="13">
+        <v>1</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="94.8" customHeight="1">
       <c r="A6" s="5">
         <v>5</v>
       </c>
-      <c r="B6" s="76" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="17">
+      <c r="B6" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="C6" s="32" t="s">
+        <v>743</v>
+      </c>
+      <c r="D6" s="40">
+        <v>46038</v>
+      </c>
+      <c r="E6" s="40">
         <v>46042</v>
       </c>
-      <c r="E6" s="17">
-[...12 lines deleted...]
-    <row r="7" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="F6" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="5">
+        <v>24</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="55.2">
       <c r="A7" s="5">
         <v>6</v>
       </c>
-      <c r="B7" s="76" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="17">
+      <c r="B7" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>414</v>
+      </c>
+      <c r="D7" s="14">
         <v>46042</v>
       </c>
-      <c r="E7" s="17">
+      <c r="E7" s="14">
         <v>46044</v>
       </c>
-      <c r="F7" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="16">
+      <c r="F7" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="13">
         <v>25</v>
       </c>
-      <c r="H7" s="16" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="H7" s="13" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="82.8">
       <c r="A8" s="5">
         <v>7</v>
       </c>
-      <c r="B8" s="76" t="s">
-[...21 lines deleted...]
-    <row r="9" spans="1:8" ht="94.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>416</v>
+      </c>
+      <c r="D8" s="14">
+        <v>46042</v>
+      </c>
+      <c r="E8" s="14">
+        <v>46044</v>
+      </c>
+      <c r="F8" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="13">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="69">
       <c r="A9" s="5">
         <v>8</v>
       </c>
-      <c r="B9" s="194" t="s">
-[...14 lines deleted...]
-      <c r="G9" s="16">
+      <c r="B9" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="D9" s="14">
+        <v>46042</v>
+      </c>
+      <c r="E9" s="14">
+        <v>46044</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="13">
         <v>25</v>
       </c>
-      <c r="H9" s="16" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="H9" s="13" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="55.2">
       <c r="A10" s="5">
         <v>9</v>
       </c>
-      <c r="B10" s="76" t="s">
-[...21 lines deleted...]
-    <row r="11" spans="1:8" ht="79.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>443</v>
+      </c>
+      <c r="D10" s="14">
+        <v>46043</v>
+      </c>
+      <c r="E10" s="14">
+        <v>46045</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="13">
+        <v>11</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="94.8" customHeight="1">
       <c r="A11" s="5">
         <v>10</v>
       </c>
-      <c r="B11" s="117" t="s">
-[...21 lines deleted...]
-    <row r="12" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="B11" s="13" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>651</v>
+      </c>
+      <c r="D11" s="14">
+        <v>45678</v>
+      </c>
+      <c r="E11" s="14">
+        <v>45680</v>
+      </c>
+      <c r="F11" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="13">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="79.8" customHeight="1">
       <c r="A12" s="5">
         <v>11</v>
       </c>
-      <c r="B12" s="76" t="s">
-[...21 lines deleted...]
-    <row r="13" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B12" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="D12" s="40">
+        <v>46045</v>
+      </c>
+      <c r="E12" s="40">
+        <v>46047</v>
+      </c>
+      <c r="F12" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="5">
+        <v>16</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="55.2">
       <c r="A13" s="5">
         <v>12</v>
       </c>
-      <c r="B13" s="15" t="s">
-[...21 lines deleted...]
-    <row r="14" spans="1:8" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>653</v>
+      </c>
+      <c r="D13" s="14">
+        <v>46049</v>
+      </c>
+      <c r="E13" s="14">
+        <v>46051</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>654</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="69">
       <c r="A14" s="5">
         <v>13</v>
       </c>
-      <c r="B14" s="125" t="s">
-[...21 lines deleted...]
-    <row r="15" spans="1:8" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="D14" s="14">
+        <v>46050</v>
+      </c>
+      <c r="E14" s="14">
+        <v>46053</v>
+      </c>
+      <c r="F14" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="13">
+        <v>5</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="96.6" customHeight="1">
       <c r="A15" s="5">
         <v>14</v>
       </c>
-      <c r="B15" s="125" t="s">
-[...8 lines deleted...]
-      <c r="E15" s="17">
+      <c r="B15" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>782</v>
+      </c>
+      <c r="D15" s="14">
         <v>46053</v>
       </c>
-      <c r="F15" s="18" t="s">
-[...9 lines deleted...]
-    <row r="16" spans="1:8" ht="88.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E15" s="14">
+        <v>46054</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="13">
+        <v>2</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="84.6" customHeight="1">
       <c r="A16" s="5">
         <v>15</v>
       </c>
-      <c r="B16" s="188" t="s">
-[...21 lines deleted...]
-    <row r="17" spans="1:8" ht="84.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="D16" s="40">
+        <v>46057</v>
+      </c>
+      <c r="E16" s="40">
+        <v>46060</v>
+      </c>
+      <c r="F16" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="5">
+        <v>1</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="102.6" customHeight="1">
       <c r="A17" s="5">
         <v>16</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>775</v>
+        <v>220</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>778</v>
-[...7 lines deleted...]
-      <c r="F17" s="18" t="s">
+        <v>334</v>
+      </c>
+      <c r="D17" s="40">
+        <v>46059</v>
+      </c>
+      <c r="E17" s="40">
+        <v>46061</v>
+      </c>
+      <c r="F17" s="15" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="96" customHeight="1">
       <c r="A18" s="5">
         <v>17</v>
       </c>
-      <c r="B18" s="15" t="s">
+      <c r="B18" s="13" t="s">
         <v>227</v>
       </c>
-      <c r="C18" s="16" t="s">
+      <c r="C18" s="13" t="s">
         <v>228</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="14">
         <v>46060</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="14">
         <v>46061</v>
       </c>
-      <c r="F18" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="16">
+      <c r="F18" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="13">
         <v>3</v>
       </c>
-      <c r="H18" s="16" t="s">
+      <c r="H18" s="13" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="55.2" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:8" ht="96" customHeight="1">
       <c r="A19" s="5">
         <v>18</v>
       </c>
-      <c r="B19" s="48" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="50">
+      <c r="B19" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D19" s="14">
         <v>46060</v>
       </c>
-      <c r="E19" s="50">
-[...12 lines deleted...]
-    <row r="20" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="E19" s="14">
+        <v>46061</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="13">
+        <v>2</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="55.2">
       <c r="A20" s="5">
         <v>19</v>
       </c>
-      <c r="B20" s="77" t="s">
-[...21 lines deleted...]
-    <row r="21" spans="1:8" ht="103.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="170" t="s">
+        <v>331</v>
+      </c>
+      <c r="C20" s="170" t="s">
+        <v>325</v>
+      </c>
+      <c r="D20" s="176">
+        <v>46060</v>
+      </c>
+      <c r="E20" s="176">
+        <v>46068</v>
+      </c>
+      <c r="F20" s="175" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="166" t="s">
+        <v>283</v>
+      </c>
+      <c r="H20" s="170" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="59.4" customHeight="1">
       <c r="A21" s="5">
         <v>20</v>
       </c>
-      <c r="B21" s="189" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="50">
+      <c r="B21" s="170" t="s">
+        <v>362</v>
+      </c>
+      <c r="C21" s="170" t="s">
+        <v>453</v>
+      </c>
+      <c r="D21" s="176">
         <v>46064</v>
       </c>
-      <c r="E21" s="50">
+      <c r="E21" s="176">
         <v>46065</v>
       </c>
-      <c r="F21" s="49" t="s">
-[...9 lines deleted...]
-    <row r="22" spans="1:8" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="F21" s="175" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="170">
+        <v>25</v>
+      </c>
+      <c r="H21" s="170" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="103.8" customHeight="1">
       <c r="A22" s="5">
         <v>21</v>
       </c>
-      <c r="B22" s="77" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="50">
+      <c r="B22" s="170" t="s">
+        <v>227</v>
+      </c>
+      <c r="C22" s="170" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D22" s="176">
         <v>46064</v>
       </c>
-      <c r="E22" s="50">
-[...12 lines deleted...]
-    <row r="23" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="E22" s="176">
+        <v>46065</v>
+      </c>
+      <c r="F22" s="175" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="170">
+        <v>19</v>
+      </c>
+      <c r="H22" s="170" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="82.8">
       <c r="A23" s="5">
         <v>22</v>
       </c>
-      <c r="B23" s="15" t="s">
+      <c r="B23" s="13" t="s">
         <v>220</v>
       </c>
-      <c r="C23" s="16" t="s">
+      <c r="C23" s="13" t="s">
         <v>229</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D23" s="14">
         <v>46064</v>
       </c>
-      <c r="E23" s="17">
+      <c r="E23" s="14">
         <v>46066</v>
       </c>
-      <c r="F23" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="16">
+      <c r="F23" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="13">
         <v>5</v>
       </c>
-      <c r="H23" s="16" t="s">
+      <c r="H23" s="13" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:8" ht="55.2">
       <c r="A24" s="5">
         <v>23</v>
       </c>
-      <c r="B24" s="15" t="s">
+      <c r="B24" s="13" t="s">
         <v>220</v>
       </c>
-      <c r="C24" s="16" t="s">
+      <c r="C24" s="13" t="s">
         <v>340</v>
       </c>
-      <c r="D24" s="17">
+      <c r="D24" s="14">
         <v>46064</v>
       </c>
-      <c r="E24" s="17">
+      <c r="E24" s="14">
         <v>46066</v>
       </c>
-      <c r="F24" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="16">
+      <c r="F24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="13">
         <v>4</v>
       </c>
-      <c r="H24" s="16" t="s">
+      <c r="H24" s="13" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="89.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:8" ht="89.4" customHeight="1">
       <c r="A25" s="5">
         <v>24</v>
       </c>
-      <c r="B25" s="134" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="17">
+      <c r="B25" s="13" t="s">
+        <v>892</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>893</v>
+      </c>
+      <c r="D25" s="14">
         <v>45699</v>
       </c>
-      <c r="E25" s="17">
+      <c r="E25" s="14">
         <v>45701</v>
       </c>
-      <c r="F25" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="16">
+      <c r="F25" s="15" t="s">
+        <v>894</v>
+      </c>
+      <c r="G25" s="13">
         <v>18</v>
       </c>
-      <c r="H25" s="16" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="H25" s="13" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="55.2">
       <c r="A26" s="5">
         <v>25</v>
       </c>
-      <c r="B26" s="76" t="s">
-[...5 lines deleted...]
-      <c r="D26" s="17">
+      <c r="B26" s="13" t="s">
+        <v>629</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>656</v>
+      </c>
+      <c r="D26" s="14">
         <v>46067</v>
       </c>
-      <c r="E26" s="17">
+      <c r="E26" s="14">
         <v>46069</v>
       </c>
-      <c r="F26" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="16" t="s">
+      <c r="F26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G26" s="13" t="s">
         <v>214</v>
       </c>
-      <c r="H26" s="16" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="H26" s="13" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="55.2">
       <c r="A27" s="5">
         <v>26</v>
       </c>
-      <c r="B27" s="76" t="s">
+      <c r="B27" s="13" t="s">
+        <v>629</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>658</v>
+      </c>
+      <c r="D27" s="14">
+        <v>46073</v>
+      </c>
+      <c r="E27" s="14">
+        <v>46075</v>
+      </c>
+      <c r="F27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G27" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="H27" s="13" t="s">
         <v>659</v>
       </c>
-      <c r="C27" s="16" t="s">
-[...18 lines deleted...]
-    <row r="28" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+    </row>
+    <row r="28" spans="1:8" ht="82.8">
       <c r="A28" s="5">
         <v>27</v>
       </c>
-      <c r="B28" s="76" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="17">
+      <c r="B28" s="13" t="s">
+        <v>403</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>450</v>
+      </c>
+      <c r="D28" s="14">
         <v>46077</v>
       </c>
-      <c r="E28" s="17">
+      <c r="E28" s="14">
         <v>46079</v>
       </c>
-      <c r="F28" s="18" t="s">
-[...9 lines deleted...]
-    <row r="29" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="F28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G28" s="13" t="s">
+        <v>451</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="84.6" customHeight="1">
       <c r="A29" s="5">
         <v>28</v>
       </c>
-      <c r="B29" s="76" t="s">
-[...5 lines deleted...]
-      <c r="D29" s="17">
+      <c r="B29" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="D29" s="40">
         <v>46078</v>
       </c>
-      <c r="E29" s="17">
-[...12 lines deleted...]
-    <row r="30" spans="1:8" ht="84.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E29" s="40">
+        <v>46081</v>
+      </c>
+      <c r="F29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="55.2">
       <c r="A30" s="5">
         <v>29</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...21 lines deleted...]
-    <row r="31" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="B30" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="D30" s="14">
+        <v>46079</v>
+      </c>
+      <c r="E30" s="14">
+        <v>46082</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="82.8">
       <c r="A31" s="5">
         <v>30</v>
       </c>
-      <c r="B31" s="76" t="s">
-[...8 lines deleted...]
-      <c r="E31" s="17">
+      <c r="B31" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="D31" s="14">
+        <v>46080</v>
+      </c>
+      <c r="E31" s="14">
         <v>46082</v>
       </c>
-      <c r="F31" s="18" t="s">
-[...9 lines deleted...]
-    <row r="32" spans="1:8" ht="85.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="13">
+        <v>13</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="99.6" customHeight="1">
       <c r="A32" s="5">
         <v>31</v>
       </c>
-      <c r="B32" s="125" t="s">
-[...21 lines deleted...]
-    <row r="33" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B32" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="D32" s="40">
+        <v>46081</v>
+      </c>
+      <c r="E32" s="40">
+        <v>46083</v>
+      </c>
+      <c r="F32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="99.6" customHeight="1">
       <c r="A33" s="5">
         <v>32</v>
       </c>
-      <c r="B33" s="15" t="s">
-[...8 lines deleted...]
-      <c r="E33" s="17">
+      <c r="B33" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="D33" s="40">
         <v>46082</v>
       </c>
-      <c r="F33" s="18" t="s">
-[...9 lines deleted...]
-    <row r="34" spans="1:8" ht="99.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E33" s="40">
+        <v>46084</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="5">
+        <v>2</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="99.6" customHeight="1">
       <c r="A34" s="5">
         <v>33</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>781</v>
+        <v>220</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>782</v>
-[...11 lines deleted...]
-        <v>783</v>
+        <v>1086</v>
+      </c>
+      <c r="D34" s="14">
+        <v>46085</v>
+      </c>
+      <c r="E34" s="14">
+        <v>46087</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G34" s="5">
+        <v>19</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:8" ht="99.6" customHeight="1" x14ac:dyDescent="0.3">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="99.6" customHeight="1">
       <c r="A35" s="5">
         <v>34</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>775</v>
+        <v>218</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>785</v>
-[...7 lines deleted...]
-      <c r="F35" s="18" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D35" s="14">
+        <v>46085</v>
+      </c>
+      <c r="E35" s="14">
+        <v>46087</v>
+      </c>
+      <c r="F35" s="15" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" ht="99.6" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="99.6" customHeight="1">
       <c r="A36" s="5">
         <v>35</v>
       </c>
-      <c r="B36" s="137" t="s">
-        <v>220</v>
+      <c r="B36" s="5" t="s">
+        <v>827</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>1130</v>
-[...7 lines deleted...]
-      <c r="F36" s="18" t="s">
+        <v>831</v>
+      </c>
+      <c r="D36" s="14">
+        <v>46086</v>
+      </c>
+      <c r="E36" s="14">
+        <v>46089</v>
+      </c>
+      <c r="F36" s="15" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:8" ht="96.6" x14ac:dyDescent="0.3">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="82.8">
       <c r="A37" s="5">
         <v>36</v>
       </c>
-      <c r="B37" s="76" t="s">
-[...5 lines deleted...]
-      <c r="D37" s="17">
+      <c r="B37" s="13" t="s">
+        <v>403</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>457</v>
+      </c>
+      <c r="D37" s="14">
         <v>46086</v>
       </c>
-      <c r="E37" s="17">
+      <c r="E37" s="14">
         <v>46089</v>
       </c>
-      <c r="F37" s="18" t="s">
-[...9 lines deleted...]
-    <row r="38" spans="1:8" ht="110.4" x14ac:dyDescent="0.3">
+      <c r="F37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G37" s="13" t="s">
+        <v>458</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="82.8">
       <c r="A38" s="5">
         <v>37</v>
       </c>
-      <c r="B38" s="15" t="s">
+      <c r="B38" s="13" t="s">
         <v>261</v>
       </c>
-      <c r="C38" s="16" t="s">
+      <c r="C38" s="13" t="s">
         <v>262</v>
       </c>
-      <c r="D38" s="17">
+      <c r="D38" s="14">
         <v>46088</v>
       </c>
-      <c r="E38" s="17">
+      <c r="E38" s="14">
         <v>46090</v>
       </c>
-      <c r="F38" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="16">
+      <c r="F38" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="13">
         <v>1</v>
       </c>
-      <c r="H38" s="16" t="s">
+      <c r="H38" s="13" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="39" spans="1:8" ht="89.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:8" ht="89.4" customHeight="1">
       <c r="A39" s="5">
         <v>38</v>
       </c>
-      <c r="B39" s="125" t="s">
-[...5 lines deleted...]
-      <c r="D39" s="17">
+      <c r="B39" s="13" t="s">
+        <v>814</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>834</v>
+      </c>
+      <c r="D39" s="14">
         <v>46089</v>
       </c>
-      <c r="E39" s="17">
+      <c r="E39" s="14">
         <v>46092</v>
       </c>
-      <c r="F39" s="18" t="s">
-[...9 lines deleted...]
-    <row r="40" spans="1:8" ht="89.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F39" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G39" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="93.6" customHeight="1">
       <c r="A40" s="5">
         <v>39</v>
       </c>
-      <c r="B40" s="125" t="s">
-[...8 lines deleted...]
-      <c r="E40" s="17">
+      <c r="B40" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="D40" s="14">
         <v>46092</v>
       </c>
-      <c r="F40" s="18" t="s">
-[...9 lines deleted...]
-    <row r="41" spans="1:8" ht="93.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E40" s="14">
+        <v>46094</v>
+      </c>
+      <c r="F40" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G40" s="13">
+        <v>19</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="82.8">
       <c r="A41" s="5">
         <v>40</v>
       </c>
-      <c r="B41" s="188" t="s">
-[...21 lines deleted...]
-    <row r="42" spans="1:8" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="B41" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="D41" s="14">
+        <v>46093</v>
+      </c>
+      <c r="E41" s="14">
+        <v>46095</v>
+      </c>
+      <c r="F41" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41" s="13">
+        <v>6</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="81.599999999999994" customHeight="1">
       <c r="A42" s="5">
         <v>41</v>
       </c>
-      <c r="B42" s="15" t="s">
-[...21 lines deleted...]
-    <row r="43" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B42" s="13" t="s">
+        <v>821</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D42" s="14">
+        <v>46096</v>
+      </c>
+      <c r="E42" s="14">
+        <v>46099</v>
+      </c>
+      <c r="F42" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G42" s="13">
+        <v>2</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="82.8">
       <c r="A43" s="5">
         <v>42</v>
       </c>
-      <c r="B43" s="15" t="s">
+      <c r="B43" s="13" t="s">
         <v>218</v>
       </c>
-      <c r="C43" s="16" t="s">
+      <c r="C43" s="13" t="s">
         <v>238</v>
       </c>
-      <c r="D43" s="17">
+      <c r="D43" s="14">
         <v>46098</v>
       </c>
-      <c r="E43" s="17">
+      <c r="E43" s="14">
         <v>46100</v>
       </c>
-      <c r="F43" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="16">
+      <c r="F43" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G43" s="13">
         <v>3</v>
       </c>
-      <c r="H43" s="16" t="s">
+      <c r="H43" s="13" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="44" spans="1:8" ht="133.19999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:8" ht="133.19999999999999" customHeight="1">
       <c r="A44" s="5">
         <v>43</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>1177</v>
+        <v>1132</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>737</v>
-[...1 lines deleted...]
-      <c r="D44" s="47">
+        <v>707</v>
+      </c>
+      <c r="D44" s="32">
         <v>46099</v>
       </c>
-      <c r="E44" s="123">
+      <c r="E44" s="32">
         <v>46100</v>
       </c>
-      <c r="F44" s="115" t="s">
-[...2 lines deleted...]
-      <c r="G44" s="116">
+      <c r="F44" s="178" t="s">
+        <v>708</v>
+      </c>
+      <c r="G44" s="5">
         <v>12</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="69">
       <c r="A45" s="5">
         <v>44</v>
       </c>
-      <c r="B45" s="76" t="s">
-[...5 lines deleted...]
-      <c r="D45" s="17">
+      <c r="B45" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>460</v>
+      </c>
+      <c r="D45" s="14">
         <v>46100</v>
       </c>
-      <c r="E45" s="17">
+      <c r="E45" s="14">
         <v>46103</v>
       </c>
-      <c r="F45" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="16">
+      <c r="F45" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G45" s="13">
         <v>3</v>
       </c>
-      <c r="H45" s="16" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:8" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="H45" s="13" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="96.6">
       <c r="A46" s="5">
         <v>45</v>
       </c>
-      <c r="B46" s="15" t="s">
+      <c r="B46" s="13" t="s">
         <v>261</v>
       </c>
-      <c r="C46" s="16" t="s">
+      <c r="C46" s="13" t="s">
         <v>267</v>
       </c>
-      <c r="D46" s="17">
+      <c r="D46" s="14">
         <v>46101</v>
       </c>
-      <c r="E46" s="17">
+      <c r="E46" s="14">
         <v>46103</v>
       </c>
-      <c r="F46" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="16">
+      <c r="F46" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G46" s="13">
         <v>19</v>
       </c>
-      <c r="H46" s="16" t="s">
+      <c r="H46" s="13" t="s">
         <v>268</v>
       </c>
     </row>
-    <row r="47" spans="1:8" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:8" ht="81.599999999999994" customHeight="1">
       <c r="A47" s="5">
         <v>46</v>
       </c>
-      <c r="B47" s="194" t="s">
-[...5 lines deleted...]
-      <c r="D47" s="17">
+      <c r="B47" s="13" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D47" s="14">
         <v>45739</v>
       </c>
-      <c r="E47" s="17">
+      <c r="E47" s="14">
         <v>45740</v>
       </c>
-      <c r="F47" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="16">
+      <c r="F47" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G47" s="13">
         <v>25</v>
       </c>
-      <c r="H47" s="16" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="H47" s="13" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="69">
       <c r="A48" s="5">
         <v>47</v>
       </c>
-      <c r="B48" s="71" t="s">
-[...5 lines deleted...]
-      <c r="D48" s="73">
+      <c r="B48" s="49" t="s">
+        <v>397</v>
+      </c>
+      <c r="C48" s="177" t="s">
+        <v>462</v>
+      </c>
+      <c r="D48" s="50">
         <v>46104</v>
       </c>
-      <c r="E48" s="73">
+      <c r="E48" s="50">
         <v>46105</v>
       </c>
-      <c r="F48" s="51" t="s">
+      <c r="F48" s="33" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
         <v>25</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="69">
       <c r="A49" s="5">
         <v>48</v>
       </c>
-      <c r="B49" s="71" t="s">
-[...5 lines deleted...]
-      <c r="D49" s="73">
+      <c r="B49" s="49" t="s">
+        <v>362</v>
+      </c>
+      <c r="C49" s="177" t="s">
+        <v>464</v>
+      </c>
+      <c r="D49" s="50">
         <v>46105</v>
       </c>
-      <c r="E49" s="73">
+      <c r="E49" s="50">
         <v>46108</v>
       </c>
-      <c r="F49" s="51" t="s">
+      <c r="F49" s="33" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" ht="90.6" customHeight="1" x14ac:dyDescent="0.3">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="78" customHeight="1">
       <c r="A50" s="5">
         <v>49</v>
       </c>
-      <c r="B50" s="129" t="s">
-[...5 lines deleted...]
-      <c r="D50" s="73">
+      <c r="B50" s="49" t="s">
+        <v>781</v>
+      </c>
+      <c r="C50" s="177" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D50" s="50">
         <v>46108</v>
       </c>
-      <c r="E50" s="73">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="E50" s="50">
+        <v>46110</v>
+      </c>
+      <c r="F50" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>1211</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="90.6" customHeight="1">
       <c r="A51" s="5">
         <v>50</v>
       </c>
-      <c r="B51" s="15" t="s">
-[...21 lines deleted...]
-    <row r="52" spans="1:8" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="49" t="s">
+        <v>827</v>
+      </c>
+      <c r="C51" s="177" t="s">
+        <v>836</v>
+      </c>
+      <c r="D51" s="50">
+        <v>46108</v>
+      </c>
+      <c r="E51" s="50">
+        <v>46111</v>
+      </c>
+      <c r="F51" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="G51" s="5">
+        <v>12</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="90.6" customHeight="1">
       <c r="A52" s="5">
         <v>51</v>
       </c>
-      <c r="B52" s="134" t="s">
-[...21 lines deleted...]
-    <row r="53" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B52" s="49" t="s">
+        <v>343</v>
+      </c>
+      <c r="C52" s="177" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D52" s="50">
+        <v>46122</v>
+      </c>
+      <c r="E52" s="50">
+        <v>46124</v>
+      </c>
+      <c r="F52" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="82.8">
       <c r="A53" s="5">
         <v>52</v>
       </c>
-      <c r="B53" s="15" t="s">
-[...5 lines deleted...]
-      <c r="D53" s="58">
+      <c r="B53" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="D53" s="14">
+        <v>46122</v>
+      </c>
+      <c r="E53" s="14">
         <v>46124</v>
       </c>
-      <c r="E53" s="58">
-[...5 lines deleted...]
-      <c r="G53" s="16">
+      <c r="F53" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G53" s="13">
         <v>3</v>
       </c>
-      <c r="H53" s="16" t="s">
-[...3 lines deleted...]
-    <row r="54" spans="1:8" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H53" s="13" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="84" customHeight="1">
       <c r="A54" s="5">
         <v>53</v>
       </c>
-      <c r="B54" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D54" s="58">
+      <c r="B54" s="13" t="s">
+        <v>733</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>758</v>
+      </c>
+      <c r="D54" s="14">
+        <v>46122</v>
+      </c>
+      <c r="E54" s="14">
         <v>46124</v>
       </c>
-      <c r="E54" s="58">
-[...12 lines deleted...]
-    <row r="55" spans="1:8" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F54" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G54" s="13">
+        <v>24</v>
+      </c>
+      <c r="H54" s="13" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="84" customHeight="1">
       <c r="A55" s="5">
         <v>54</v>
       </c>
-      <c r="B55" s="5" t="s">
-[...14 lines deleted...]
-      <c r="G55" s="5">
+      <c r="B55" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C55" s="19" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D55" s="20" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E55" s="20" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F55" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="G55" s="4">
         <v>2</v>
       </c>
-      <c r="H55" s="5" t="s">
-[...3 lines deleted...]
-    <row r="56" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="H55" s="22" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="82.8">
       <c r="A56" s="5">
         <v>55</v>
       </c>
-      <c r="B56" s="76" t="s">
-[...21 lines deleted...]
-    <row r="57" spans="1:8" ht="107.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="D56" s="40">
+        <v>46124</v>
+      </c>
+      <c r="E56" s="40">
+        <v>46126</v>
+      </c>
+      <c r="F56" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G56" s="13">
+        <v>3</v>
+      </c>
+      <c r="H56" s="13" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="81" customHeight="1">
       <c r="A57" s="5">
         <v>56</v>
       </c>
-      <c r="B57" s="15" t="s">
-[...21 lines deleted...]
-    <row r="58" spans="1:8" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="B57" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="D57" s="40">
+        <v>46124</v>
+      </c>
+      <c r="E57" s="40">
+        <v>46127</v>
+      </c>
+      <c r="F57" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G57" s="5">
+        <v>2</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="81" customHeight="1">
       <c r="A58" s="5">
         <v>57</v>
       </c>
-      <c r="B58" s="76" t="s">
-[...21 lines deleted...]
-    <row r="59" spans="1:8" ht="91.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="D58" s="40">
+        <v>46124</v>
+      </c>
+      <c r="E58" s="40">
+        <v>46127</v>
+      </c>
+      <c r="F58" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G58" s="5">
+        <v>2</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="107.4" customHeight="1">
       <c r="A59" s="5">
         <v>58</v>
       </c>
-      <c r="B59" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E59" s="58">
+      <c r="B59" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="D59" s="14">
+        <v>46128</v>
+      </c>
+      <c r="E59" s="14">
         <v>46131</v>
       </c>
-      <c r="F59" s="18" t="s">
-[...9 lines deleted...]
-    <row r="60" spans="1:8" ht="91.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F59" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G59" s="13">
+        <v>27</v>
+      </c>
+      <c r="H59" s="13" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="91.2" customHeight="1">
       <c r="A60" s="5">
         <v>59</v>
       </c>
-      <c r="B60" s="118" t="s">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="B60" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="C60" s="32" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D60" s="40">
+        <v>46131</v>
+      </c>
+      <c r="E60" s="40">
+        <v>46138</v>
+      </c>
+      <c r="F60" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>467</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="91.2" customHeight="1">
       <c r="A61" s="5">
         <v>60</v>
       </c>
-      <c r="B61" s="137" t="s">
-[...12 lines deleted...]
-        <v>930</v>
+      <c r="B61" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C61" s="32" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D61" s="40">
+        <v>46134</v>
+      </c>
+      <c r="E61" s="40">
+        <v>46136</v>
+      </c>
+      <c r="F61" s="15" t="s">
+        <v>9</v>
       </c>
       <c r="G61" s="5">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:8" ht="96.6" x14ac:dyDescent="0.3">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="69.599999999999994" customHeight="1">
       <c r="A62" s="5">
         <v>61</v>
       </c>
-      <c r="B62" s="15" t="s">
-[...21 lines deleted...]
-    <row r="63" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="B62" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="C62" s="32" t="s">
+        <v>897</v>
+      </c>
+      <c r="D62" s="40">
+        <v>46137</v>
+      </c>
+      <c r="E62" s="40">
+        <v>46138</v>
+      </c>
+      <c r="F62" s="15" t="s">
+        <v>894</v>
+      </c>
+      <c r="G62" s="5">
+        <v>2</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="69">
       <c r="A63" s="5">
         <v>62</v>
       </c>
-      <c r="B63" s="76" t="s">
-[...8 lines deleted...]
-      <c r="E63" s="17">
+      <c r="B63" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="C63" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="D63" s="14">
+        <v>46142</v>
+      </c>
+      <c r="E63" s="14">
         <v>46145</v>
       </c>
-      <c r="F63" s="18" t="s">
-[...9 lines deleted...]
-    <row r="64" spans="1:8" ht="73.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F63" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G63" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="H63" s="13" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="69">
       <c r="A64" s="5">
         <v>63</v>
       </c>
-      <c r="B64" s="134" t="s">
-[...5 lines deleted...]
-      <c r="D64" s="17">
+      <c r="B64" s="13" t="s">
+        <v>375</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>470</v>
+      </c>
+      <c r="D64" s="14">
         <v>46143</v>
       </c>
-      <c r="E64" s="17">
+      <c r="E64" s="14">
         <v>46145</v>
       </c>
-      <c r="F64" s="18" t="s">
-[...9 lines deleted...]
-    <row r="65" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="F64" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G64" s="13">
+        <v>1</v>
+      </c>
+      <c r="H64" s="13" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="73.2" customHeight="1">
       <c r="A65" s="5">
         <v>64</v>
       </c>
-      <c r="B65" s="76" t="s">
-[...21 lines deleted...]
-    <row r="66" spans="1:8" ht="80.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="13" t="s">
+        <v>896</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>897</v>
+      </c>
+      <c r="D65" s="14">
+        <v>46143</v>
+      </c>
+      <c r="E65" s="14">
+        <v>46145</v>
+      </c>
+      <c r="F65" s="15" t="s">
+        <v>894</v>
+      </c>
+      <c r="G65" s="13">
+        <v>2</v>
+      </c>
+      <c r="H65" s="13" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="69">
       <c r="A66" s="5">
         <v>65</v>
       </c>
-      <c r="B66" s="5" t="s">
-[...21 lines deleted...]
-    <row r="67" spans="1:8" ht="80.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B66" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>472</v>
+      </c>
+      <c r="D66" s="14">
+        <v>46147</v>
+      </c>
+      <c r="E66" s="14">
+        <v>46149</v>
+      </c>
+      <c r="F66" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G66" s="13" t="s">
+        <v>473</v>
+      </c>
+      <c r="H66" s="13" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="80.400000000000006" customHeight="1">
       <c r="A67" s="5">
         <v>66</v>
       </c>
-      <c r="B67" s="137" t="s">
-[...11 lines deleted...]
-      <c r="F67" s="18" t="s">
+      <c r="B67" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="C67" s="32" t="s">
+        <v>759</v>
+      </c>
+      <c r="D67" s="40">
+        <v>46148</v>
+      </c>
+      <c r="E67" s="40">
+        <v>46151</v>
+      </c>
+      <c r="F67" s="15" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="5">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>1137</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="96.6" x14ac:dyDescent="0.3">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="80.400000000000006" customHeight="1">
       <c r="A68" s="5">
         <v>67</v>
       </c>
-      <c r="B68" s="76" t="s">
-[...5 lines deleted...]
-      <c r="D68" s="17">
+      <c r="B68" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C68" s="32" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D68" s="40">
+        <v>46150</v>
+      </c>
+      <c r="E68" s="14">
         <v>46152</v>
       </c>
-      <c r="E68" s="17">
-[...12 lines deleted...]
-    <row r="69" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="F68" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G68" s="5">
+        <v>14</v>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="82.8">
       <c r="A69" s="5">
         <v>68</v>
       </c>
-      <c r="B69" s="76" t="s">
-[...21 lines deleted...]
-    <row r="70" spans="1:8" ht="100.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B69" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="C69" s="13" t="s">
+        <v>475</v>
+      </c>
+      <c r="D69" s="14">
+        <v>46152</v>
+      </c>
+      <c r="E69" s="14">
+        <v>46153</v>
+      </c>
+      <c r="F69" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G69" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="H69" s="13" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="78" customHeight="1">
       <c r="A70" s="5">
         <v>69</v>
       </c>
-      <c r="B70" s="134" t="s">
-[...5 lines deleted...]
-      <c r="D70" s="17">
+      <c r="B70" s="13" t="s">
+        <v>733</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D70" s="14">
+        <v>46155</v>
+      </c>
+      <c r="E70" s="14">
         <v>46156</v>
       </c>
-      <c r="E70" s="17">
-[...12 lines deleted...]
-    <row r="71" spans="1:8" ht="100.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F70" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G70" s="13">
+        <v>18</v>
+      </c>
+      <c r="H70" s="13" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="82.8">
       <c r="A71" s="5">
         <v>70</v>
       </c>
-      <c r="B71" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E71" s="17">
+      <c r="B71" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>478</v>
+      </c>
+      <c r="D71" s="14">
+        <v>46155</v>
+      </c>
+      <c r="E71" s="14">
         <v>46158</v>
       </c>
-      <c r="F71" s="18" t="s">
-[...9 lines deleted...]
-    <row r="72" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F71" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G71" s="13" t="s">
+        <v>479</v>
+      </c>
+      <c r="H71" s="13" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="100.8" customHeight="1">
       <c r="A72" s="5">
         <v>71</v>
       </c>
-      <c r="B72" s="125" t="s">
-[...5 lines deleted...]
-      <c r="D72" s="17">
+      <c r="B72" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D72" s="14">
         <v>46156</v>
       </c>
-      <c r="E72" s="17">
-[...12 lines deleted...]
-    <row r="73" spans="1:8" ht="102" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E72" s="14">
+        <v>46158</v>
+      </c>
+      <c r="F72" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G72" s="13">
+        <v>22</v>
+      </c>
+      <c r="H72" s="13" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="100.8" customHeight="1">
       <c r="A73" s="5">
         <v>72</v>
       </c>
-      <c r="B73" s="134" t="s">
-[...5 lines deleted...]
-      <c r="D73" s="17">
+      <c r="B73" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="D73" s="14">
         <v>46156</v>
       </c>
-      <c r="E73" s="17">
-[...12 lines deleted...]
-    <row r="74" spans="1:8" ht="102" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E73" s="14">
+        <v>46158</v>
+      </c>
+      <c r="F73" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G73" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="H73" s="13" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="94.2" customHeight="1">
       <c r="A74" s="5">
         <v>73</v>
       </c>
-      <c r="B74" s="194" t="s">
-[...5 lines deleted...]
-      <c r="D74" s="17">
+      <c r="B74" s="22" t="s">
+        <v>884</v>
+      </c>
+      <c r="C74" s="22" t="s">
+        <v>859</v>
+      </c>
+      <c r="D74" s="20">
+        <v>46156</v>
+      </c>
+      <c r="E74" s="20">
         <v>46158</v>
       </c>
-      <c r="E74" s="17">
-[...12 lines deleted...]
-    <row r="75" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="F74" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="G74" s="4" t="s">
+        <v>860</v>
+      </c>
+      <c r="H74" s="22" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="87" customHeight="1">
       <c r="A75" s="5">
         <v>74</v>
       </c>
-      <c r="B75" s="76" t="s">
-[...21 lines deleted...]
-    <row r="76" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B75" s="13" t="s">
+        <v>851</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>873</v>
+      </c>
+      <c r="D75" s="14">
+        <v>46156</v>
+      </c>
+      <c r="E75" s="14">
+        <v>46159</v>
+      </c>
+      <c r="F75" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G75" s="13" t="s">
+        <v>874</v>
+      </c>
+      <c r="H75" s="13" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="102" customHeight="1">
       <c r="A76" s="5">
         <v>75</v>
       </c>
-      <c r="B76" s="16" t="s">
-[...21 lines deleted...]
-    <row r="77" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="13" t="s">
+        <v>892</v>
+      </c>
+      <c r="C76" s="13" t="s">
+        <v>899</v>
+      </c>
+      <c r="D76" s="14">
+        <v>46156</v>
+      </c>
+      <c r="E76" s="14">
+        <v>46160</v>
+      </c>
+      <c r="F76" s="15" t="s">
+        <v>894</v>
+      </c>
+      <c r="G76" s="13">
+        <v>8</v>
+      </c>
+      <c r="H76" s="13" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="102" customHeight="1">
       <c r="A77" s="5">
         <v>76</v>
       </c>
-      <c r="B77" s="27" t="s">
-[...21 lines deleted...]
-    <row r="78" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B77" s="13" t="s">
+        <v>827</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>837</v>
+      </c>
+      <c r="D77" s="14">
+        <v>46157</v>
+      </c>
+      <c r="E77" s="14">
+        <v>46160</v>
+      </c>
+      <c r="F77" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G77" s="13">
+        <v>12</v>
+      </c>
+      <c r="H77" s="13" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="102" customHeight="1">
       <c r="A78" s="5">
         <v>77</v>
       </c>
-      <c r="B78" s="16" t="s">
-[...21 lines deleted...]
-    <row r="79" spans="1:8" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B78" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="C78" s="13" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D78" s="14">
+        <v>46158</v>
+      </c>
+      <c r="E78" s="14">
+        <v>46159</v>
+      </c>
+      <c r="F78" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G78" s="13">
+        <v>19</v>
+      </c>
+      <c r="H78" s="13" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="69">
       <c r="A79" s="5">
         <v>78</v>
       </c>
-      <c r="B79" s="5" t="s">
-[...21 lines deleted...]
-    <row r="80" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B79" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="C79" s="13" t="s">
+        <v>481</v>
+      </c>
+      <c r="D79" s="14">
+        <v>46158</v>
+      </c>
+      <c r="E79" s="14">
+        <v>46160</v>
+      </c>
+      <c r="F79" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G79" s="13">
+        <v>2</v>
+      </c>
+      <c r="H79" s="13" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="69">
       <c r="A80" s="5">
         <v>79</v>
       </c>
-      <c r="B80" s="21" t="s">
+      <c r="B80" s="13" t="s">
         <v>331</v>
       </c>
-      <c r="C80" s="43" t="s">
-[...11 lines deleted...]
-      <c r="G80" s="45">
+      <c r="C80" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="D80" s="14">
+        <v>46159</v>
+      </c>
+      <c r="E80" s="14">
+        <v>46161</v>
+      </c>
+      <c r="F80" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G80" s="13">
         <v>2</v>
       </c>
-      <c r="H80" s="46" t="s">
-[...3 lines deleted...]
-    <row r="81" spans="1:8" ht="104.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H80" s="13" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="87" customHeight="1">
       <c r="A81" s="5">
         <v>80</v>
       </c>
-      <c r="B81" s="21" t="s">
-[...21 lines deleted...]
-    <row r="82" spans="1:8" ht="94.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B81" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="C81" s="30" t="s">
+        <v>215</v>
+      </c>
+      <c r="D81" s="14">
+        <v>46159</v>
+      </c>
+      <c r="E81" s="14">
+        <v>46161</v>
+      </c>
+      <c r="F81" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G81" s="16" t="s">
+        <v>216</v>
+      </c>
+      <c r="H81" s="31" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="69">
       <c r="A82" s="5">
         <v>81</v>
       </c>
-      <c r="B82" s="59" t="s">
-[...21 lines deleted...]
-    <row r="83" spans="1:8" ht="73.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B82" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="C82" s="13" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D82" s="14">
+        <v>46161</v>
+      </c>
+      <c r="E82" s="14">
+        <v>46163</v>
+      </c>
+      <c r="F82" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G82" s="13">
+        <v>11</v>
+      </c>
+      <c r="H82" s="13" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="78.599999999999994" customHeight="1">
       <c r="A83" s="5">
         <v>82</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>791</v>
-[...20 lines deleted...]
-    <row r="84" spans="1:8" ht="95.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>745</v>
+      </c>
+      <c r="C83" s="32" t="s">
+        <v>760</v>
+      </c>
+      <c r="D83" s="40">
+        <v>46164</v>
+      </c>
+      <c r="E83" s="40">
+        <v>46166</v>
+      </c>
+      <c r="F83" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G83" s="5">
+        <v>24</v>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="69">
       <c r="A84" s="5">
         <v>83</v>
       </c>
-      <c r="B84" s="5" t="s">
-[...21 lines deleted...]
-    <row r="85" spans="1:8" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="B84" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="C84" s="30" t="s">
+        <v>280</v>
+      </c>
+      <c r="D84" s="30">
+        <v>46167</v>
+      </c>
+      <c r="E84" s="30">
+        <v>46169</v>
+      </c>
+      <c r="F84" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G84" s="16">
+        <v>2</v>
+      </c>
+      <c r="H84" s="31" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="94.2" customHeight="1">
       <c r="A85" s="5">
         <v>84</v>
       </c>
-      <c r="B85" s="21" t="s">
-[...21 lines deleted...]
-    <row r="86" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B85" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="C85" s="30" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D85" s="30">
+        <v>46168</v>
+      </c>
+      <c r="E85" s="30">
+        <v>46170</v>
+      </c>
+      <c r="F85" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G85" s="16" t="s">
+        <v>765</v>
+      </c>
+      <c r="H85" s="31" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="94.2" customHeight="1">
       <c r="A86" s="5">
         <v>85</v>
       </c>
-      <c r="B86" s="21" t="s">
-[...21 lines deleted...]
-    <row r="87" spans="1:8" ht="61.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B86" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="D86" s="40">
+        <v>46169</v>
+      </c>
+      <c r="E86" s="40">
+        <v>46173</v>
+      </c>
+      <c r="F86" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G86" s="31" t="s">
+        <v>283</v>
+      </c>
+      <c r="H86" s="31" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="104.4" customHeight="1">
       <c r="A87" s="5">
         <v>86</v>
       </c>
-      <c r="B87" s="5" t="s">
-[...21 lines deleted...]
-    <row r="88" spans="1:8" ht="61.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B87" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="C87" s="30" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D87" s="30">
+        <v>46170</v>
+      </c>
+      <c r="E87" s="30">
+        <v>46173</v>
+      </c>
+      <c r="F87" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G87" s="16" t="s">
+        <v>272</v>
+      </c>
+      <c r="H87" s="31" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="94.8" customHeight="1">
       <c r="A88" s="5">
         <v>87</v>
       </c>
-      <c r="B88" s="193" t="s">
-[...21 lines deleted...]
-    <row r="89" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="B88" s="41" t="s">
+        <v>362</v>
+      </c>
+      <c r="C88" s="41" t="s">
+        <v>732</v>
+      </c>
+      <c r="D88" s="30">
+        <v>46171</v>
+      </c>
+      <c r="E88" s="30">
+        <v>46175</v>
+      </c>
+      <c r="F88" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="G88" s="41">
+        <v>27</v>
+      </c>
+      <c r="H88" s="41" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="95.4" customHeight="1">
       <c r="A89" s="5">
         <v>88</v>
       </c>
-      <c r="B89" s="21" t="s">
-[...21 lines deleted...]
-    <row r="90" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="B89" s="5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D89" s="40">
+        <v>46176</v>
+      </c>
+      <c r="E89" s="40">
+        <v>46178</v>
+      </c>
+      <c r="F89" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G89" s="31" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H89" s="31" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="69">
       <c r="A90" s="5">
         <v>89</v>
       </c>
-      <c r="B90" s="21" t="s">
-[...21 lines deleted...]
-    <row r="91" spans="1:8" ht="68.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B90" s="16" t="s">
+        <v>388</v>
+      </c>
+      <c r="C90" s="30" t="s">
+        <v>484</v>
+      </c>
+      <c r="D90" s="30">
+        <v>46176</v>
+      </c>
+      <c r="E90" s="30">
+        <v>46179</v>
+      </c>
+      <c r="F90" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G90" s="16">
+        <v>14</v>
+      </c>
+      <c r="H90" s="31" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="69">
       <c r="A91" s="5">
         <v>90</v>
       </c>
-      <c r="B91" s="21" t="s">
-[...21 lines deleted...]
-    <row r="92" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="B91" s="16" t="s">
+        <v>388</v>
+      </c>
+      <c r="C91" s="30" t="s">
+        <v>486</v>
+      </c>
+      <c r="D91" s="30">
+        <v>46176</v>
+      </c>
+      <c r="E91" s="30">
+        <v>46179</v>
+      </c>
+      <c r="F91" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G91" s="16" t="s">
+        <v>487</v>
+      </c>
+      <c r="H91" s="31" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="61.8" customHeight="1">
       <c r="A92" s="5">
         <v>91</v>
       </c>
-      <c r="B92" s="21" t="s">
-[...21 lines deleted...]
-    <row r="93" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="B92" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="D92" s="40">
+        <v>46177</v>
+      </c>
+      <c r="E92" s="40">
+        <v>46179</v>
+      </c>
+      <c r="F92" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G92" s="31" t="s">
+        <v>765</v>
+      </c>
+      <c r="H92" s="31" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="61.8" customHeight="1">
       <c r="A93" s="5">
         <v>92</v>
       </c>
-      <c r="B93" s="21" t="s">
-[...21 lines deleted...]
-    <row r="94" spans="1:8" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B93" s="144" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C93" s="144" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D93" s="144">
+        <v>45822</v>
+      </c>
+      <c r="E93" s="144">
+        <v>45824</v>
+      </c>
+      <c r="F93" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="G93" s="41">
+        <v>25</v>
+      </c>
+      <c r="H93" s="41" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="81.599999999999994" customHeight="1">
       <c r="A94" s="5">
         <v>93</v>
       </c>
-      <c r="B94" s="21" t="s">
-[...21 lines deleted...]
-    <row r="95" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="B94" s="144" t="s">
+        <v>388</v>
+      </c>
+      <c r="C94" s="144" t="s">
+        <v>489</v>
+      </c>
+      <c r="D94" s="144">
+        <v>46191</v>
+      </c>
+      <c r="E94" s="144">
+        <v>46193</v>
+      </c>
+      <c r="F94" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="G94" s="41" t="s">
+        <v>490</v>
+      </c>
+      <c r="H94" s="41" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="61.8" customHeight="1">
       <c r="A95" s="5">
         <v>94</v>
       </c>
-      <c r="B95" s="21" t="s">
-[...21 lines deleted...]
-    <row r="96" spans="1:8" ht="100.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B95" s="144" t="s">
+        <v>841</v>
+      </c>
+      <c r="C95" s="144" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D95" s="144">
+        <v>46193</v>
+      </c>
+      <c r="E95" s="144">
+        <v>46194</v>
+      </c>
+      <c r="F95" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="G95" s="41">
+        <v>3</v>
+      </c>
+      <c r="H95" s="41" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="55.2">
       <c r="A96" s="5">
         <v>95</v>
       </c>
-      <c r="B96" s="21" t="s">
-[...21 lines deleted...]
-    <row r="97" spans="1:8" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B96" s="16" t="s">
+        <v>403</v>
+      </c>
+      <c r="C96" s="30" t="s">
+        <v>491</v>
+      </c>
+      <c r="D96" s="30">
+        <v>46199</v>
+      </c>
+      <c r="E96" s="30">
+        <v>46201</v>
+      </c>
+      <c r="F96" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G96" s="16" t="s">
+        <v>492</v>
+      </c>
+      <c r="H96" s="31" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="68.400000000000006" customHeight="1">
       <c r="A97" s="5">
         <v>96</v>
       </c>
-      <c r="B97" s="5" t="s">
-[...21 lines deleted...]
-    <row r="98" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="B97" s="16" t="s">
+        <v>901</v>
+      </c>
+      <c r="C97" s="30" t="s">
+        <v>902</v>
+      </c>
+      <c r="D97" s="30">
+        <v>46199</v>
+      </c>
+      <c r="E97" s="30">
+        <v>46201</v>
+      </c>
+      <c r="F97" s="165" t="s">
+        <v>894</v>
+      </c>
+      <c r="G97" s="16">
+        <v>1</v>
+      </c>
+      <c r="H97" s="31" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="69">
       <c r="A98" s="5">
         <v>97</v>
       </c>
-      <c r="B98" s="21" t="s">
-[...21 lines deleted...]
-    <row r="99" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="B98" s="16" t="s">
+        <v>629</v>
+      </c>
+      <c r="C98" s="30" t="s">
+        <v>651</v>
+      </c>
+      <c r="D98" s="30">
+        <v>46203</v>
+      </c>
+      <c r="E98" s="30">
+        <v>46205</v>
+      </c>
+      <c r="F98" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G98" s="16">
+        <v>25</v>
+      </c>
+      <c r="H98" s="31" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="55.2">
       <c r="A99" s="5">
         <v>98</v>
       </c>
-      <c r="B99" s="21" t="s">
-[...21 lines deleted...]
-    <row r="100" spans="1:8" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="B99" s="16" t="s">
+        <v>628</v>
+      </c>
+      <c r="C99" s="30" t="s">
+        <v>660</v>
+      </c>
+      <c r="D99" s="30">
+        <v>46203</v>
+      </c>
+      <c r="E99" s="30">
+        <v>46205</v>
+      </c>
+      <c r="F99" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G99" s="16" t="s">
+        <v>654</v>
+      </c>
+      <c r="H99" s="31" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="66" customHeight="1">
       <c r="A100" s="5">
         <v>99</v>
       </c>
-      <c r="B100" s="21" t="s">
-[...21 lines deleted...]
-    <row r="101" spans="1:8" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="B100" s="16" t="s">
+        <v>841</v>
+      </c>
+      <c r="C100" s="30" t="s">
+        <v>839</v>
+      </c>
+      <c r="D100" s="30">
+        <v>46216</v>
+      </c>
+      <c r="E100" s="30">
+        <v>46222</v>
+      </c>
+      <c r="F100" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G100" s="16">
+        <v>2</v>
+      </c>
+      <c r="H100" s="31" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="55.2">
       <c r="A101" s="5">
         <v>100</v>
       </c>
-      <c r="B101" s="21" t="s">
-[...21 lines deleted...]
-    <row r="102" spans="1:8" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B101" s="16" t="s">
+        <v>628</v>
+      </c>
+      <c r="C101" s="30" t="s">
+        <v>661</v>
+      </c>
+      <c r="D101" s="30">
+        <v>46221</v>
+      </c>
+      <c r="E101" s="30">
+        <v>46223</v>
+      </c>
+      <c r="F101" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G101" s="16" t="s">
+        <v>214</v>
+      </c>
+      <c r="H101" s="31" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="100.8" customHeight="1">
       <c r="A102" s="5">
         <v>101</v>
       </c>
-      <c r="B102" s="5" t="s">
-[...21 lines deleted...]
-    <row r="103" spans="1:8" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B102" s="16" t="s">
+        <v>879</v>
+      </c>
+      <c r="C102" s="30" t="s">
+        <v>876</v>
+      </c>
+      <c r="D102" s="30">
+        <v>46262</v>
+      </c>
+      <c r="E102" s="30">
+        <v>46271</v>
+      </c>
+      <c r="F102" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G102" s="16" t="s">
+        <v>877</v>
+      </c>
+      <c r="H102" s="31" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="100.8" customHeight="1">
       <c r="A103" s="5">
         <v>102</v>
       </c>
-      <c r="B103" s="5" t="s">
-[...21 lines deleted...]
-    <row r="104" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B103" s="16" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C103" s="30" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D103" s="30">
+        <v>46269</v>
+      </c>
+      <c r="E103" s="30">
+        <v>46271</v>
+      </c>
+      <c r="F103" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G103" s="16" t="s">
+        <v>272</v>
+      </c>
+      <c r="H103" s="31" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="86.4" customHeight="1">
       <c r="A104" s="5">
         <v>103</v>
       </c>
-      <c r="B104" s="21" t="s">
-[...21 lines deleted...]
-    <row r="105" spans="1:8" ht="103.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B104" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="C104" s="32" t="s">
+        <v>767</v>
+      </c>
+      <c r="D104" s="40">
+        <v>46269</v>
+      </c>
+      <c r="E104" s="40">
+        <v>46273</v>
+      </c>
+      <c r="F104" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G104" s="5">
+        <v>24</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="55.2">
       <c r="A105" s="5">
         <v>104</v>
       </c>
-      <c r="B105" s="21" t="s">
-[...21 lines deleted...]
-    <row r="106" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="B105" s="16" t="s">
+        <v>629</v>
+      </c>
+      <c r="C105" s="30" t="s">
+        <v>662</v>
+      </c>
+      <c r="D105" s="30">
+        <v>46276</v>
+      </c>
+      <c r="E105" s="30">
+        <v>46278</v>
+      </c>
+      <c r="F105" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G105" s="16">
+        <v>14</v>
+      </c>
+      <c r="H105" s="31" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="75" customHeight="1">
       <c r="A106" s="5">
         <v>105</v>
       </c>
-      <c r="B106" s="21" t="s">
-[...21 lines deleted...]
-    <row r="107" spans="1:8" ht="87.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B106" s="16" t="s">
+        <v>629</v>
+      </c>
+      <c r="C106" s="30" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D106" s="30">
+        <v>46277</v>
+      </c>
+      <c r="E106" s="30">
+        <v>46279</v>
+      </c>
+      <c r="F106" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G106" s="16" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H106" s="31" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="55.2">
       <c r="A107" s="5">
         <v>106</v>
       </c>
-      <c r="B107" s="21" t="s">
-[...21 lines deleted...]
-    <row r="108" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B107" s="16" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C107" s="30" t="s">
+        <v>453</v>
+      </c>
+      <c r="D107" s="30">
+        <v>46280</v>
+      </c>
+      <c r="E107" s="30">
+        <v>46281</v>
+      </c>
+      <c r="F107" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G107" s="16">
+        <v>25</v>
+      </c>
+      <c r="H107" s="31" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="81" customHeight="1">
       <c r="A108" s="5">
         <v>107</v>
       </c>
-      <c r="B108" s="21" t="s">
-[...21 lines deleted...]
-    <row r="109" spans="1:8" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="B108" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="D108" s="40">
+        <v>46283</v>
+      </c>
+      <c r="E108" s="40">
+        <v>46306</v>
+      </c>
+      <c r="F108" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="81" customHeight="1">
       <c r="A109" s="5">
         <v>108</v>
       </c>
-      <c r="B109" s="21" t="s">
-[...21 lines deleted...]
-    <row r="110" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B109" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="D109" s="40">
+        <v>46287</v>
+      </c>
+      <c r="E109" s="40">
+        <v>46290</v>
+      </c>
+      <c r="F109" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G109" s="5">
+        <v>5</v>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="82.8">
       <c r="A110" s="5">
         <v>109</v>
       </c>
-      <c r="B110" s="21" t="s">
-[...21 lines deleted...]
-    <row r="111" spans="1:8" ht="100.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B110" s="16" t="s">
+        <v>403</v>
+      </c>
+      <c r="C110" s="30" t="s">
+        <v>494</v>
+      </c>
+      <c r="D110" s="30">
+        <v>46288</v>
+      </c>
+      <c r="E110" s="30">
+        <v>46289</v>
+      </c>
+      <c r="F110" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G110" s="16" t="s">
+        <v>495</v>
+      </c>
+      <c r="H110" s="31" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="103.8" customHeight="1">
       <c r="A111" s="5">
         <v>110</v>
       </c>
-      <c r="B111" s="21" t="s">
-[...21 lines deleted...]
-    <row r="112" spans="1:8" ht="100.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B111" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="C111" s="30" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D111" s="30">
+        <v>46288</v>
+      </c>
+      <c r="E111" s="30">
+        <v>46290</v>
+      </c>
+      <c r="F111" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G111" s="16" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H111" s="31" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="55.2">
       <c r="A112" s="5">
         <v>111</v>
       </c>
-      <c r="B112" s="21" t="s">
-[...21 lines deleted...]
-    <row r="113" spans="1:50" s="25" customFormat="1" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="B112" s="16" t="s">
+        <v>388</v>
+      </c>
+      <c r="C112" s="30" t="s">
+        <v>455</v>
+      </c>
+      <c r="D112" s="30">
+        <v>46289</v>
+      </c>
+      <c r="E112" s="30">
+        <v>46292</v>
+      </c>
+      <c r="F112" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G112" s="16" t="s">
+        <v>456</v>
+      </c>
+      <c r="H112" s="31" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="113" spans="1:50" ht="87.6" customHeight="1">
       <c r="A113" s="5">
         <v>112</v>
       </c>
-      <c r="B113" s="64" t="s">
-[...63 lines deleted...]
-    <row r="114" spans="1:50" s="38" customFormat="1" ht="110.4" x14ac:dyDescent="0.3">
+      <c r="B113" s="16" t="s">
+        <v>892</v>
+      </c>
+      <c r="C113" s="30" t="s">
+        <v>904</v>
+      </c>
+      <c r="D113" s="30">
+        <v>46289</v>
+      </c>
+      <c r="E113" s="30">
+        <v>46293</v>
+      </c>
+      <c r="F113" s="165" t="s">
+        <v>894</v>
+      </c>
+      <c r="G113" s="16">
+        <v>1</v>
+      </c>
+      <c r="H113" s="31" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="114" spans="1:50" ht="69">
       <c r="A114" s="5">
         <v>113</v>
       </c>
-      <c r="B114" s="31" t="s">
-[...15 lines deleted...]
-        <v>5</v>
+      <c r="B114" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="C114" s="30" t="s">
+        <v>285</v>
+      </c>
+      <c r="D114" s="30">
+        <v>46290</v>
+      </c>
+      <c r="E114" s="30">
+        <v>46293</v>
+      </c>
+      <c r="F114" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G114" s="16">
+        <v>13</v>
       </c>
       <c r="H114" s="31" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:50" s="38" customFormat="1" ht="69" x14ac:dyDescent="0.3">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="115" spans="1:50" ht="82.8">
       <c r="A115" s="5">
         <v>114</v>
       </c>
-      <c r="B115" s="78" t="s">
-[...15 lines deleted...]
-        <v>19</v>
+      <c r="B115" s="16" t="s">
+        <v>403</v>
+      </c>
+      <c r="C115" s="30" t="s">
+        <v>497</v>
+      </c>
+      <c r="D115" s="30">
+        <v>46296</v>
+      </c>
+      <c r="E115" s="30">
+        <v>46299</v>
+      </c>
+      <c r="F115" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G115" s="16" t="s">
+        <v>498</v>
       </c>
       <c r="H115" s="31" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:50" s="38" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="116" spans="1:50" ht="69">
       <c r="A116" s="5">
         <v>115</v>
       </c>
-      <c r="B116" s="136" t="s">
-[...14 lines deleted...]
-      <c r="G116" s="31">
+      <c r="B116" s="16" t="s">
+        <v>397</v>
+      </c>
+      <c r="C116" s="30" t="s">
+        <v>499</v>
+      </c>
+      <c r="D116" s="30">
+        <v>46296</v>
+      </c>
+      <c r="E116" s="30">
+        <v>46299</v>
+      </c>
+      <c r="F116" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G116" s="16">
         <v>1</v>
       </c>
       <c r="H116" s="31" t="s">
-        <v>947</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:50" s="38" customFormat="1" ht="102.6" customHeight="1" x14ac:dyDescent="0.3">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="117" spans="1:50" ht="123.6" customHeight="1">
       <c r="A117" s="5">
         <v>116</v>
       </c>
-      <c r="B117" s="131" t="s">
-[...15 lines deleted...]
-        <v>917</v>
+      <c r="B117" s="16" t="s">
+        <v>343</v>
+      </c>
+      <c r="C117" s="30" t="s">
+        <v>344</v>
+      </c>
+      <c r="D117" s="30">
+        <v>46296</v>
+      </c>
+      <c r="E117" s="30">
+        <v>46301</v>
+      </c>
+      <c r="F117" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G117" s="16">
+        <v>26</v>
       </c>
       <c r="H117" s="31" t="s">
-        <v>887</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:50" s="38" customFormat="1" ht="84" customHeight="1" x14ac:dyDescent="0.3">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="118" spans="1:50" ht="100.2" customHeight="1">
       <c r="A118" s="5">
         <v>117</v>
       </c>
-      <c r="B118" s="78" t="s">
-[...21 lines deleted...]
-    <row r="119" spans="1:50" s="38" customFormat="1" ht="79.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B118" s="16" t="s">
+        <v>892</v>
+      </c>
+      <c r="C118" s="30" t="s">
+        <v>906</v>
+      </c>
+      <c r="D118" s="30">
+        <v>46297</v>
+      </c>
+      <c r="E118" s="30">
+        <v>46299</v>
+      </c>
+      <c r="F118" s="165" t="s">
+        <v>894</v>
+      </c>
+      <c r="G118" s="16" t="s">
+        <v>907</v>
+      </c>
+      <c r="H118" s="31" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="119" spans="1:50" ht="100.2" customHeight="1">
       <c r="A119" s="5">
         <v>118</v>
       </c>
-      <c r="B119" s="131" t="s">
-[...21 lines deleted...]
-    <row r="120" spans="1:50" s="38" customFormat="1" ht="76.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B119" s="16" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C119" s="30" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D119" s="30">
+        <v>46298</v>
+      </c>
+      <c r="E119" s="30">
+        <v>46299</v>
+      </c>
+      <c r="F119" s="165" t="s">
+        <v>894</v>
+      </c>
+      <c r="G119" s="16">
+        <v>3</v>
+      </c>
+      <c r="H119" s="31" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="120" spans="1:50" ht="100.2" customHeight="1">
       <c r="A120" s="5">
         <v>119</v>
       </c>
-      <c r="B120" s="131" t="s">
-[...21 lines deleted...]
-    <row r="121" spans="1:50" s="38" customFormat="1" ht="84.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B120" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="C120" s="30" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D120" s="30">
+        <v>46301</v>
+      </c>
+      <c r="E120" s="30">
+        <v>46303</v>
+      </c>
+      <c r="F120" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G120" s="16" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H120" s="31" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="121" spans="1:50" ht="100.2" customHeight="1">
       <c r="A121" s="5">
         <v>120</v>
       </c>
-      <c r="B121" s="136" t="s">
-[...21 lines deleted...]
-    <row r="122" spans="1:50" s="38" customFormat="1" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B121" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="C121" s="30" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D121" s="30">
+        <v>46302</v>
+      </c>
+      <c r="E121" s="30">
+        <v>46304</v>
+      </c>
+      <c r="F121" s="165" t="s">
+        <v>894</v>
+      </c>
+      <c r="G121" s="16" t="s">
+        <v>765</v>
+      </c>
+      <c r="H121" s="31" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="122" spans="1:50" ht="100.2" customHeight="1">
       <c r="A122" s="5">
         <v>121</v>
       </c>
-      <c r="B122" s="78" t="s">
-[...15 lines deleted...]
-        <v>24</v>
+      <c r="B122" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="C122" s="30" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D122" s="30">
+        <v>46302</v>
+      </c>
+      <c r="E122" s="30">
+        <v>46304</v>
+      </c>
+      <c r="F122" s="165" t="s">
+        <v>894</v>
+      </c>
+      <c r="G122" s="16" t="s">
+        <v>1190</v>
       </c>
       <c r="H122" s="31" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:50" s="38" customFormat="1" ht="82.8" x14ac:dyDescent="0.3">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="123" spans="1:50" ht="100.2" customHeight="1">
       <c r="A123" s="5">
         <v>122</v>
       </c>
-      <c r="B123" s="78" t="s">
-[...15 lines deleted...]
-        <v>401</v>
+      <c r="B123" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="C123" s="30" t="s">
+        <v>336</v>
+      </c>
+      <c r="D123" s="30">
+        <v>46302</v>
+      </c>
+      <c r="E123" s="30">
+        <v>46305</v>
+      </c>
+      <c r="F123" s="165" t="s">
+        <v>894</v>
+      </c>
+      <c r="G123" s="16" t="s">
+        <v>765</v>
       </c>
       <c r="H123" s="31" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:50" ht="82.8" x14ac:dyDescent="0.3">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="124" spans="1:50" s="17" customFormat="1" ht="96.6">
       <c r="A124" s="5">
         <v>123</v>
       </c>
-      <c r="B124" s="15" t="s">
-[...21 lines deleted...]
-    <row r="125" spans="1:50" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B124" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="C124" s="22" t="s">
+        <v>248</v>
+      </c>
+      <c r="D124" s="20">
+        <v>46302</v>
+      </c>
+      <c r="E124" s="20">
+        <v>46305</v>
+      </c>
+      <c r="F124" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G124" s="22">
+        <v>5</v>
+      </c>
+      <c r="H124" s="22" t="s">
+        <v>249</v>
+      </c>
+      <c r="I124" s="29"/>
+      <c r="J124" s="29"/>
+      <c r="K124" s="29"/>
+      <c r="L124" s="29"/>
+      <c r="M124" s="29"/>
+      <c r="N124" s="29"/>
+      <c r="O124" s="29"/>
+      <c r="P124" s="29"/>
+      <c r="Q124" s="29"/>
+      <c r="R124" s="29"/>
+      <c r="S124" s="29"/>
+      <c r="T124" s="29"/>
+      <c r="U124" s="29"/>
+      <c r="V124" s="29"/>
+      <c r="W124" s="29"/>
+      <c r="X124" s="29"/>
+      <c r="Y124" s="29"/>
+      <c r="Z124" s="29"/>
+      <c r="AA124" s="29"/>
+      <c r="AB124" s="29"/>
+      <c r="AC124" s="29"/>
+      <c r="AD124" s="29"/>
+      <c r="AE124" s="29"/>
+      <c r="AF124" s="29"/>
+      <c r="AG124" s="29"/>
+      <c r="AH124" s="29"/>
+      <c r="AI124" s="29"/>
+      <c r="AJ124" s="29"/>
+      <c r="AK124" s="29"/>
+      <c r="AL124" s="29"/>
+      <c r="AM124" s="29"/>
+      <c r="AN124" s="29"/>
+      <c r="AO124" s="29"/>
+      <c r="AP124" s="29"/>
+      <c r="AQ124" s="29"/>
+      <c r="AR124" s="29"/>
+      <c r="AS124" s="29"/>
+      <c r="AT124" s="29"/>
+      <c r="AU124" s="29"/>
+      <c r="AV124" s="29"/>
+      <c r="AW124" s="29"/>
+      <c r="AX124" s="28"/>
+    </row>
+    <row r="125" spans="1:50" s="29" customFormat="1" ht="96.6">
       <c r="A125" s="5">
         <v>124</v>
       </c>
-      <c r="B125" s="76" t="s">
-[...21 lines deleted...]
-    <row r="126" spans="1:50" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="B125" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="C125" s="22" t="s">
+        <v>336</v>
+      </c>
+      <c r="D125" s="20">
+        <v>46302</v>
+      </c>
+      <c r="E125" s="20">
+        <v>46305</v>
+      </c>
+      <c r="F125" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G125" s="22">
+        <v>5</v>
+      </c>
+      <c r="H125" s="22" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="126" spans="1:50" s="29" customFormat="1" ht="69">
       <c r="A126" s="5">
         <v>125</v>
       </c>
-      <c r="B126" s="15" t="s">
-[...21 lines deleted...]
-    <row r="127" spans="1:50" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B126" s="22" t="s">
+        <v>665</v>
+      </c>
+      <c r="C126" s="22" t="s">
+        <v>663</v>
+      </c>
+      <c r="D126" s="20">
+        <v>46302</v>
+      </c>
+      <c r="E126" s="20">
+        <v>46304</v>
+      </c>
+      <c r="F126" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G126" s="22">
+        <v>19</v>
+      </c>
+      <c r="H126" s="22" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="127" spans="1:50" s="29" customFormat="1" ht="70.8" customHeight="1">
       <c r="A127" s="5">
         <v>126</v>
       </c>
-      <c r="B127" s="76" t="s">
-[...21 lines deleted...]
-    <row r="128" spans="1:50" ht="69" x14ac:dyDescent="0.3">
+      <c r="B127" s="22" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C127" s="22" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D127" s="20">
+        <v>46303</v>
+      </c>
+      <c r="E127" s="20">
+        <v>46306</v>
+      </c>
+      <c r="F127" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G127" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="H127" s="22" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="128" spans="1:50" s="29" customFormat="1" ht="99" customHeight="1">
       <c r="A128" s="5">
         <v>127</v>
       </c>
-      <c r="B128" s="76" t="s">
-[...21 lines deleted...]
-    <row r="129" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B128" s="22" t="s">
+        <v>909</v>
+      </c>
+      <c r="C128" s="22" t="s">
+        <v>910</v>
+      </c>
+      <c r="D128" s="20">
+        <v>46305</v>
+      </c>
+      <c r="E128" s="20">
+        <v>46362</v>
+      </c>
+      <c r="F128" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G128" s="22">
+        <v>1</v>
+      </c>
+      <c r="H128" s="22" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="29" customFormat="1" ht="99" customHeight="1">
       <c r="A129" s="5">
         <v>128</v>
       </c>
-      <c r="B129" s="76" t="s">
-[...14 lines deleted...]
-      <c r="G129" s="16">
+      <c r="B129" s="22" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C129" s="22" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D129" s="20">
+        <v>46298</v>
+      </c>
+      <c r="E129" s="20">
+        <v>46299</v>
+      </c>
+      <c r="F129" s="165" t="s">
+        <v>894</v>
+      </c>
+      <c r="G129" s="22">
         <v>3</v>
       </c>
-      <c r="H129" s="16" t="s">
-[...3 lines deleted...]
-    <row r="130" spans="1:8" ht="71.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H129" s="22" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="29" customFormat="1" ht="102.6" customHeight="1">
       <c r="A130" s="5">
         <v>129</v>
       </c>
-      <c r="B130" s="134" t="s">
-[...21 lines deleted...]
-    <row r="131" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="B130" s="22" t="s">
+        <v>781</v>
+      </c>
+      <c r="C130" s="22" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D130" s="20">
+        <v>46309</v>
+      </c>
+      <c r="E130" s="20">
+        <v>46311</v>
+      </c>
+      <c r="F130" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G130" s="22" t="s">
+        <v>283</v>
+      </c>
+      <c r="H130" s="22" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="29" customFormat="1" ht="84" customHeight="1">
       <c r="A131" s="5">
         <v>130</v>
       </c>
-      <c r="B131" s="15" t="s">
-[...21 lines deleted...]
-    <row r="132" spans="1:8" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B131" s="22" t="s">
+        <v>227</v>
+      </c>
+      <c r="C131" s="22" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D131" s="20">
+        <v>46310</v>
+      </c>
+      <c r="E131" s="20">
+        <v>46312</v>
+      </c>
+      <c r="F131" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G131" s="22">
+        <v>22</v>
+      </c>
+      <c r="H131" s="41" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="29" customFormat="1" ht="84.6" customHeight="1">
       <c r="A132" s="5">
         <v>131</v>
       </c>
-      <c r="B132" s="5" t="s">
-[...21 lines deleted...]
-    <row r="133" spans="1:8" ht="110.4" x14ac:dyDescent="0.3">
+      <c r="B132" s="22" t="s">
+        <v>331</v>
+      </c>
+      <c r="C132" s="22" t="s">
+        <v>282</v>
+      </c>
+      <c r="D132" s="20">
+        <v>46311</v>
+      </c>
+      <c r="E132" s="20">
+        <v>46313</v>
+      </c>
+      <c r="F132" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G132" s="22" t="s">
+        <v>283</v>
+      </c>
+      <c r="H132" s="41" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="29" customFormat="1" ht="69">
       <c r="A133" s="5">
         <v>132</v>
       </c>
-      <c r="B133" s="15" t="s">
-[...21 lines deleted...]
-    <row r="134" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="B133" s="22" t="s">
+        <v>388</v>
+      </c>
+      <c r="C133" s="22" t="s">
+        <v>501</v>
+      </c>
+      <c r="D133" s="20">
+        <v>46312</v>
+      </c>
+      <c r="E133" s="20">
+        <v>46314</v>
+      </c>
+      <c r="F133" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G133" s="22">
+        <v>24</v>
+      </c>
+      <c r="H133" s="22" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="29" customFormat="1" ht="69">
       <c r="A134" s="5">
         <v>133</v>
       </c>
-      <c r="B134" s="15" t="s">
-[...21 lines deleted...]
-    <row r="135" spans="1:8" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B134" s="22" t="s">
+        <v>397</v>
+      </c>
+      <c r="C134" s="22" t="s">
+        <v>462</v>
+      </c>
+      <c r="D134" s="20">
+        <v>46314</v>
+      </c>
+      <c r="E134" s="20">
+        <v>46315</v>
+      </c>
+      <c r="F134" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="G134" s="22" t="s">
+        <v>399</v>
+      </c>
+      <c r="H134" s="22" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="69">
       <c r="A135" s="5">
         <v>134</v>
       </c>
-      <c r="B135" s="15" t="s">
-[...14 lines deleted...]
-      <c r="G135" s="16">
+      <c r="B135" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="C135" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="D135" s="14">
+        <v>46314</v>
+      </c>
+      <c r="E135" s="14">
+        <v>46317</v>
+      </c>
+      <c r="F135" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G135" s="13">
         <v>2</v>
       </c>
-      <c r="H135" s="16" t="s">
+      <c r="H135" s="13" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="136" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:8" ht="84" customHeight="1">
       <c r="A136" s="5">
         <v>135</v>
       </c>
-      <c r="B136" s="5" t="s">
-[...21 lines deleted...]
-    <row r="137" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B136" s="13" t="s">
+        <v>851</v>
+      </c>
+      <c r="C136" s="13" t="s">
+        <v>880</v>
+      </c>
+      <c r="D136" s="14">
+        <v>46316</v>
+      </c>
+      <c r="E136" s="14">
+        <v>46319</v>
+      </c>
+      <c r="F136" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G136" s="13" t="s">
+        <v>881</v>
+      </c>
+      <c r="H136" s="13" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="96" customHeight="1">
       <c r="A137" s="5">
         <v>136</v>
       </c>
-      <c r="B137" s="5" t="s">
-[...21 lines deleted...]
-    <row r="138" spans="1:8" ht="96.6" x14ac:dyDescent="0.3">
+      <c r="B137" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="C137" s="13" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D137" s="14">
+        <v>46317</v>
+      </c>
+      <c r="E137" s="14">
+        <v>46320</v>
+      </c>
+      <c r="F137" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G137" s="13">
+        <v>16</v>
+      </c>
+      <c r="H137" s="13" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="82.2" customHeight="1">
       <c r="A138" s="5">
         <v>137</v>
       </c>
-      <c r="B138" s="21" t="s">
-[...21 lines deleted...]
-    <row r="139" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="B138" s="13" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C138" s="13" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D138" s="14">
+        <v>46317</v>
+      </c>
+      <c r="E138" s="14">
+        <v>46321</v>
+      </c>
+      <c r="F138" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G138" s="13">
+        <v>3</v>
+      </c>
+      <c r="H138" s="13" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="69">
       <c r="A139" s="5">
         <v>138</v>
       </c>
-      <c r="B139" s="79" t="s">
-[...21 lines deleted...]
-    <row r="140" spans="1:8" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B139" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="C139" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="D139" s="14">
+        <v>46318</v>
+      </c>
+      <c r="E139" s="14">
+        <v>46320</v>
+      </c>
+      <c r="F139" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G139" s="13">
+        <v>22</v>
+      </c>
+      <c r="H139" s="13" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="82.8">
       <c r="A140" s="5">
         <v>139</v>
       </c>
-      <c r="B140" s="120" t="s">
-[...21 lines deleted...]
-    <row r="141" spans="1:8" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B140" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="C140" s="13" t="s">
+        <v>507</v>
+      </c>
+      <c r="D140" s="14">
+        <v>46320</v>
+      </c>
+      <c r="E140" s="14">
+        <v>46326</v>
+      </c>
+      <c r="F140" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G140" s="13" t="s">
+        <v>508</v>
+      </c>
+      <c r="H140" s="13" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="99.6" customHeight="1">
       <c r="A141" s="5">
         <v>140</v>
       </c>
-      <c r="B141" s="135" t="s">
-[...21 lines deleted...]
-    <row r="142" spans="1:8" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B141" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="C141" s="13" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D141" s="14">
+        <v>46322</v>
+      </c>
+      <c r="E141" s="14">
+        <v>46323</v>
+      </c>
+      <c r="F141" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G141" s="13">
+        <v>4</v>
+      </c>
+      <c r="H141" s="13" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="95.4" customHeight="1">
       <c r="A142" s="5">
         <v>141</v>
       </c>
-      <c r="B142" s="5" t="s">
-[...21 lines deleted...]
-    <row r="143" spans="1:8" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B142" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="C142" s="13" t="s">
+        <v>503</v>
+      </c>
+      <c r="D142" s="14">
+        <v>46323</v>
+      </c>
+      <c r="E142" s="14">
+        <v>46324</v>
+      </c>
+      <c r="F142" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G142" s="13">
+        <v>11</v>
+      </c>
+      <c r="H142" s="13" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="69">
       <c r="A143" s="5">
         <v>142</v>
       </c>
-      <c r="B143" s="5" t="s">
-[...21 lines deleted...]
-    <row r="144" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B143" s="13" t="s">
+        <v>665</v>
+      </c>
+      <c r="C143" s="13" t="s">
+        <v>666</v>
+      </c>
+      <c r="D143" s="14">
+        <v>46323</v>
+      </c>
+      <c r="E143" s="14">
+        <v>46327</v>
+      </c>
+      <c r="F143" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G143" s="13">
+        <v>3</v>
+      </c>
+      <c r="H143" s="13" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="74.400000000000006" customHeight="1">
       <c r="A144" s="5">
         <v>143</v>
       </c>
-      <c r="B144" s="15" t="s">
-[...21 lines deleted...]
-    <row r="145" spans="1:8" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B144" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="C144" s="13" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D144" s="14">
+        <v>46324</v>
+      </c>
+      <c r="E144" s="14">
+        <v>46327</v>
+      </c>
+      <c r="F144" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G144" s="13">
+        <v>3.6</v>
+      </c>
+      <c r="H144" s="13" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="71.400000000000006" customHeight="1">
       <c r="A145" s="5">
         <v>144</v>
       </c>
-      <c r="B145" s="21" t="s">
-[...21 lines deleted...]
-    <row r="146" spans="1:8" ht="94.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B145" s="13" t="s">
+        <v>892</v>
+      </c>
+      <c r="C145" s="13" t="s">
+        <v>912</v>
+      </c>
+      <c r="D145" s="14">
+        <v>46324</v>
+      </c>
+      <c r="E145" s="14">
+        <v>46327</v>
+      </c>
+      <c r="F145" s="15" t="s">
+        <v>913</v>
+      </c>
+      <c r="G145" s="13">
+        <v>3</v>
+      </c>
+      <c r="H145" s="13" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="71.400000000000006" customHeight="1">
       <c r="A146" s="5">
         <v>145</v>
       </c>
-      <c r="B146" s="21" t="s">
-[...21 lines deleted...]
-    <row r="147" spans="1:8" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B146" s="13" t="s">
+        <v>851</v>
+      </c>
+      <c r="C146" s="13" t="s">
+        <v>869</v>
+      </c>
+      <c r="D146" s="14">
+        <v>46325</v>
+      </c>
+      <c r="E146" s="14">
+        <v>46327</v>
+      </c>
+      <c r="F146" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G146" s="13" t="s">
+        <v>870</v>
+      </c>
+      <c r="H146" s="13" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="79.8" customHeight="1">
       <c r="A147" s="5">
         <v>146</v>
       </c>
-      <c r="B147" s="5" t="s">
-[...21 lines deleted...]
-    <row r="148" spans="1:8" ht="82.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B147" s="13" t="s">
+        <v>851</v>
+      </c>
+      <c r="C147" s="13" t="s">
+        <v>872</v>
+      </c>
+      <c r="D147" s="14">
+        <v>46329</v>
+      </c>
+      <c r="E147" s="14">
+        <v>46330</v>
+      </c>
+      <c r="F147" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G147" s="13">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H147" s="13" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="79.8" customHeight="1">
       <c r="A148" s="5">
         <v>147</v>
       </c>
-      <c r="B148" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D148" s="58">
+      <c r="B148" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="C148" s="13" t="s">
+        <v>510</v>
+      </c>
+      <c r="D148" s="14">
+        <v>46329</v>
+      </c>
+      <c r="E148" s="14">
+        <v>46330</v>
+      </c>
+      <c r="F148" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G148" s="13">
+        <v>21</v>
+      </c>
+      <c r="H148" s="13" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="99" customHeight="1">
+      <c r="A149" s="5">
+        <v>148</v>
+      </c>
+      <c r="B149" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="C149" s="13" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D149" s="14">
+        <v>46329</v>
+      </c>
+      <c r="E149" s="14">
+        <v>46334</v>
+      </c>
+      <c r="F149" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G149" s="13">
+        <v>16</v>
+      </c>
+      <c r="H149" s="13" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="75.599999999999994" customHeight="1">
+      <c r="A150" s="5">
+        <v>149</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="D150" s="40">
+        <v>46331</v>
+      </c>
+      <c r="E150" s="40">
+        <v>46334</v>
+      </c>
+      <c r="F150" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G150" s="5">
+        <v>1</v>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="69">
+      <c r="A151" s="5">
+        <v>150</v>
+      </c>
+      <c r="B151" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="C151" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="D151" s="14">
+        <v>46332</v>
+      </c>
+      <c r="E151" s="14">
+        <v>46336</v>
+      </c>
+      <c r="F151" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G151" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="H151" s="13" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="85.2" customHeight="1">
+      <c r="A152" s="5">
+        <v>151</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="D152" s="14">
+        <v>46332</v>
+      </c>
+      <c r="E152" s="14">
+        <v>46337</v>
+      </c>
+      <c r="F152" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G152" s="13">
+        <v>26</v>
+      </c>
+      <c r="H152" s="13" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="81" customHeight="1">
+      <c r="A153" s="5">
+        <v>152</v>
+      </c>
+      <c r="B153" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="C153" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="D153" s="14">
+        <v>46333</v>
+      </c>
+      <c r="E153" s="14">
+        <v>46335</v>
+      </c>
+      <c r="F153" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G153" s="13">
+        <v>14</v>
+      </c>
+      <c r="H153" s="13" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="99" customHeight="1">
+      <c r="A154" s="5">
+        <v>153</v>
+      </c>
+      <c r="B154" s="13" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C154" s="13" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D154" s="14">
+        <v>45974</v>
+      </c>
+      <c r="E154" s="14">
+        <v>45976</v>
+      </c>
+      <c r="F154" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G154" s="13">
+        <v>2</v>
+      </c>
+      <c r="H154" s="13" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="87" customHeight="1">
+      <c r="A155" s="5">
+        <v>154</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="D155" s="40">
+        <v>46339</v>
+      </c>
+      <c r="E155" s="40">
+        <v>46341</v>
+      </c>
+      <c r="F155" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G155" s="5">
+        <v>24</v>
+      </c>
+      <c r="H155" s="5" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="87" customHeight="1">
+      <c r="A156" s="5">
+        <v>155</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="D156" s="40">
+        <v>46341</v>
+      </c>
+      <c r="E156" s="40">
+        <v>46341</v>
+      </c>
+      <c r="F156" s="15" t="s">
+        <v>913</v>
+      </c>
+      <c r="G156" s="5">
+        <v>1</v>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="82.8">
+      <c r="A157" s="5">
+        <v>156</v>
+      </c>
+      <c r="B157" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="C157" s="16" t="s">
+        <v>293</v>
+      </c>
+      <c r="D157" s="23">
+        <v>46341</v>
+      </c>
+      <c r="E157" s="23">
+        <v>46343</v>
+      </c>
+      <c r="F157" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="G157" s="16">
+        <v>2</v>
+      </c>
+      <c r="H157" s="16" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="66" customHeight="1">
+      <c r="A158" s="5">
+        <v>157</v>
+      </c>
+      <c r="B158" s="16" t="s">
+        <v>388</v>
+      </c>
+      <c r="C158" s="16" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D158" s="23">
+        <v>46342</v>
+      </c>
+      <c r="E158" s="23">
+        <v>46344</v>
+      </c>
+      <c r="F158" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="G158" s="16">
+        <v>13</v>
+      </c>
+      <c r="H158" s="16" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="69">
+      <c r="A159" s="5">
+        <v>158</v>
+      </c>
+      <c r="B159" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="C159" s="16" t="s">
+        <v>512</v>
+      </c>
+      <c r="D159" s="23">
+        <v>46343</v>
+      </c>
+      <c r="E159" s="23">
+        <v>46346</v>
+      </c>
+      <c r="F159" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G159" s="16" t="s">
+        <v>435</v>
+      </c>
+      <c r="H159" s="16" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="72.599999999999994" customHeight="1">
+      <c r="A160" s="5">
+        <v>159</v>
+      </c>
+      <c r="B160" s="16" t="s">
+        <v>814</v>
+      </c>
+      <c r="C160" s="16" t="s">
+        <v>844</v>
+      </c>
+      <c r="D160" s="23">
+        <v>46344</v>
+      </c>
+      <c r="E160" s="23">
+        <v>46345</v>
+      </c>
+      <c r="F160" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G160" s="16" t="s">
+        <v>842</v>
+      </c>
+      <c r="H160" s="16" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="72.599999999999994" customHeight="1">
+      <c r="A161" s="5">
+        <v>160</v>
+      </c>
+      <c r="B161" s="16" t="s">
+        <v>814</v>
+      </c>
+      <c r="C161" s="16" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D161" s="23">
+        <v>46344</v>
+      </c>
+      <c r="E161" s="23">
+        <v>46345</v>
+      </c>
+      <c r="F161" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G161" s="16">
+        <v>5</v>
+      </c>
+      <c r="H161" s="16" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="72.599999999999994" customHeight="1">
+      <c r="A162" s="5">
+        <v>161</v>
+      </c>
+      <c r="B162" s="16" t="s">
+        <v>745</v>
+      </c>
+      <c r="C162" s="16" t="s">
+        <v>775</v>
+      </c>
+      <c r="D162" s="23">
+        <v>46346</v>
+      </c>
+      <c r="E162" s="23">
+        <v>46348</v>
+      </c>
+      <c r="F162" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G162" s="16">
+        <v>24</v>
+      </c>
+      <c r="H162" s="16" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="92.4" customHeight="1">
+      <c r="A163" s="5">
+        <v>162</v>
+      </c>
+      <c r="B163" s="16" t="s">
+        <v>403</v>
+      </c>
+      <c r="C163" s="16" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D163" s="23">
+        <v>46346</v>
+      </c>
+      <c r="E163" s="23">
+        <v>46348</v>
+      </c>
+      <c r="F163" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G163" s="16" t="s">
+        <v>468</v>
+      </c>
+      <c r="H163" s="16" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="66" customHeight="1">
+      <c r="A164" s="5">
+        <v>163</v>
+      </c>
+      <c r="B164" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="C164" s="16" t="s">
+        <v>319</v>
+      </c>
+      <c r="D164" s="23">
+        <v>46346</v>
+      </c>
+      <c r="E164" s="23">
+        <v>46348</v>
+      </c>
+      <c r="F164" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G164" s="16">
+        <v>3</v>
+      </c>
+      <c r="H164" s="16" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="92.4" customHeight="1">
+      <c r="A165" s="5">
+        <v>164</v>
+      </c>
+      <c r="B165" s="49" t="s">
+        <v>359</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="D165" s="50">
+        <v>46347</v>
+      </c>
+      <c r="E165" s="50">
+        <v>46348</v>
+      </c>
+      <c r="F165" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="G165" s="51" t="s">
+        <v>371</v>
+      </c>
+      <c r="H165" s="51" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="72.599999999999994" customHeight="1">
+      <c r="A166" s="5">
+        <v>165</v>
+      </c>
+      <c r="B166" s="16" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C166" s="16" t="s">
+        <v>915</v>
+      </c>
+      <c r="D166" s="23">
+        <v>46348</v>
+      </c>
+      <c r="E166" s="23">
+        <v>46348</v>
+      </c>
+      <c r="F166" s="16" t="s">
+        <v>913</v>
+      </c>
+      <c r="G166" s="16">
+        <v>1</v>
+      </c>
+      <c r="H166" s="16" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="72" customHeight="1">
+      <c r="A167" s="5">
+        <v>166</v>
+      </c>
+      <c r="B167" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="D167" s="40">
+        <v>46351</v>
+      </c>
+      <c r="E167" s="40">
+        <v>46352</v>
+      </c>
+      <c r="F167" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G167" s="5">
+        <v>6</v>
+      </c>
+      <c r="H167" s="5" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="69">
+      <c r="A168" s="5">
+        <v>167</v>
+      </c>
+      <c r="B168" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="C168" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="D168" s="14">
+        <v>46351</v>
+      </c>
+      <c r="E168" s="14">
+        <v>46353</v>
+      </c>
+      <c r="F168" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G168" s="13">
+        <v>1</v>
+      </c>
+      <c r="H168" s="13" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="86.4" customHeight="1">
+      <c r="A169" s="5">
+        <v>168</v>
+      </c>
+      <c r="B169" s="13" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C169" s="13" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D169" s="14">
+        <v>46352</v>
+      </c>
+      <c r="E169" s="14">
+        <v>46353</v>
+      </c>
+      <c r="F169" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G169" s="13">
+        <v>19</v>
+      </c>
+      <c r="H169" s="13" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="69">
+      <c r="A170" s="5">
+        <v>169</v>
+      </c>
+      <c r="B170" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="C170" s="16" t="s">
+        <v>295</v>
+      </c>
+      <c r="D170" s="23">
+        <v>46353</v>
+      </c>
+      <c r="E170" s="23">
+        <v>46355</v>
+      </c>
+      <c r="F170" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="G170" s="16">
+        <v>12</v>
+      </c>
+      <c r="H170" s="16" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="81" customHeight="1">
+      <c r="A171" s="5">
+        <v>170</v>
+      </c>
+      <c r="B171" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="D171" s="40">
+        <v>46355</v>
+      </c>
+      <c r="E171" s="40">
+        <v>46358</v>
+      </c>
+      <c r="F171" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G171" s="5">
+        <v>2</v>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="81" customHeight="1">
+      <c r="A172" s="5">
+        <v>171</v>
+      </c>
+      <c r="B172" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D172" s="40">
+        <v>46357</v>
+      </c>
+      <c r="E172" s="40">
+        <v>46358</v>
+      </c>
+      <c r="F172" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G172" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="H172" s="5" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="81" customHeight="1">
+      <c r="A173" s="5">
+        <v>172</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D173" s="40">
+        <v>46360</v>
+      </c>
+      <c r="E173" s="40">
+        <v>46362</v>
+      </c>
+      <c r="F173" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G173" s="5">
+        <v>1</v>
+      </c>
+      <c r="H173" s="5" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="82.8" customHeight="1">
+      <c r="A174" s="5">
+        <v>173</v>
+      </c>
+      <c r="B174" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="C174" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="D174" s="40">
         <v>46361</v>
       </c>
-      <c r="E148" s="58">
+      <c r="E174" s="40">
         <v>46369</v>
       </c>
-      <c r="F148" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G148" s="5">
+      <c r="F174" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G174" s="5">
         <v>2</v>
       </c>
-      <c r="H148" s="5" t="s">
-[...11 lines deleted...]
-      <c r="H149" s="4"/>
+      <c r="H174" s="5" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="82.8" customHeight="1">
+      <c r="A175" s="5">
+        <v>174</v>
+      </c>
+      <c r="B175" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="D175" s="40">
+        <v>46366</v>
+      </c>
+      <c r="E175" s="40">
+        <v>46003</v>
+      </c>
+      <c r="F175" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G175" s="5">
+        <v>1</v>
+      </c>
+      <c r="H175" s="5" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="82.8" customHeight="1">
+      <c r="A176" s="5">
+        <v>175</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="D176" s="40">
+        <v>46367</v>
+      </c>
+      <c r="E176" s="40">
+        <v>46369</v>
+      </c>
+      <c r="F176" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G176" s="5">
+        <v>1</v>
+      </c>
+      <c r="H176" s="5" t="s">
+        <v>853</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{159887BE-67EB-410D-9769-3BB377FE78F3}">
-  <dimension ref="A1:I204"/>
+  <dimension ref="A1:I255"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="5.6640625" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="26.6640625" customWidth="1"/>
-    <col min="4" max="4" width="23.109375" style="105" customWidth="1"/>
+    <col min="4" max="4" width="23.109375" style="78" customWidth="1"/>
     <col min="5" max="6" width="10.33203125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="16.6640625" style="96" customWidth="1"/>
+    <col min="7" max="7" width="16.6640625" style="69" customWidth="1"/>
     <col min="8" max="8" width="16.5546875" customWidth="1"/>
     <col min="9" max="9" width="42.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" ht="41.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>193</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="82.8" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:9" ht="102" customHeight="1">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
-      <c r="C2" s="71" t="s">
-        <v>405</v>
+      <c r="C2" s="5" t="s">
+        <v>1132</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>529</v>
-[...4 lines deleted...]
-      <c r="F2" s="142">
+        <v>709</v>
+      </c>
+      <c r="E2" s="32">
+        <v>46032</v>
+      </c>
+      <c r="F2" s="32">
         <v>46033</v>
       </c>
-      <c r="G2" s="51" t="s">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="G2" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>710</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="102" customHeight="1">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1"/>
-      <c r="C3" s="71" t="s">
-        <v>405</v>
+      <c r="C3" s="5" t="s">
+        <v>333</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>531</v>
-[...11 lines deleted...]
-        <v>532</v>
+        <v>327</v>
+      </c>
+      <c r="E3" s="32">
+        <v>46034</v>
+      </c>
+      <c r="F3" s="32">
+        <v>46036</v>
+      </c>
+      <c r="G3" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>328</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:9" ht="102" customHeight="1" x14ac:dyDescent="0.3">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="41.4">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1"/>
-      <c r="C4" s="5" t="s">
-        <v>1177</v>
+      <c r="C4" s="49" t="s">
+        <v>628</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>739</v>
-[...11 lines deleted...]
-        <v>740</v>
+        <v>668</v>
+      </c>
+      <c r="E4" s="101">
+        <v>46035</v>
+      </c>
+      <c r="F4" s="101">
+        <v>46038</v>
+      </c>
+      <c r="G4" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="51">
+        <v>25</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:9" ht="102" customHeight="1" x14ac:dyDescent="0.3">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="85.8" customHeight="1">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1"/>
-      <c r="C5" s="5" t="s">
-        <v>333</v>
+      <c r="C5" s="49" t="s">
+        <v>403</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>327</v>
-[...11 lines deleted...]
-        <v>328</v>
+        <v>514</v>
+      </c>
+      <c r="E5" s="101">
+        <v>46038</v>
+      </c>
+      <c r="F5" s="101">
+        <v>46040</v>
+      </c>
+      <c r="G5" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="51">
+        <v>3</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:9" ht="41.4" x14ac:dyDescent="0.3">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="72.599999999999994" customHeight="1">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1"/>
-      <c r="C6" s="71" t="s">
-        <v>658</v>
+      <c r="C6" s="49" t="s">
+        <v>403</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>698</v>
-[...4 lines deleted...]
-      <c r="F6" s="142">
+        <v>516</v>
+      </c>
+      <c r="E6" s="101">
         <v>46038</v>
       </c>
-      <c r="G6" s="51" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="F6" s="101">
+        <v>46047</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H6" s="51" t="s">
+        <v>517</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:9" ht="85.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="69">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1"/>
-      <c r="C7" s="71" t="s">
-        <v>376</v>
+      <c r="C7" s="49" t="s">
+        <v>406</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>534</v>
-[...4 lines deleted...]
-      <c r="F7" s="142">
+        <v>520</v>
+      </c>
+      <c r="E7" s="101">
         <v>46039</v>
       </c>
-      <c r="G7" s="51" t="s">
-[...3 lines deleted...]
-        <v>535</v>
+      <c r="F7" s="101">
+        <v>46040</v>
+      </c>
+      <c r="G7" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H7" s="51">
+        <v>3</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="90" customHeight="1">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1"/>
-      <c r="C8" s="71" t="s">
-        <v>408</v>
+      <c r="C8" s="49" t="s">
+        <v>698</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>537</v>
-[...10 lines deleted...]
-      <c r="H8" s="74">
+        <v>1146</v>
+      </c>
+      <c r="E8" s="101">
+        <v>45674</v>
+      </c>
+      <c r="F8" s="101">
+        <v>45675</v>
+      </c>
+      <c r="G8" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H8" s="51">
         <v>3</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:9" ht="90" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="101.4" customHeight="1">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1"/>
-      <c r="C9" s="71" t="s">
-        <v>728</v>
+      <c r="C9" s="5" t="s">
+        <v>220</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>1191</v>
-[...10 lines deleted...]
-      <c r="H9" s="74">
+        <v>1090</v>
+      </c>
+      <c r="E9" s="94">
+        <v>46046</v>
+      </c>
+      <c r="F9" s="32">
+        <v>46047</v>
+      </c>
+      <c r="G9" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="5">
         <v>3</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>1192</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9" ht="101.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="74.400000000000006" customHeight="1">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1"/>
-      <c r="C10" s="5" t="s">
-        <v>220</v>
+      <c r="C10" s="49" t="s">
+        <v>375</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>1134</v>
-[...4 lines deleted...]
-      <c r="F10" s="47">
+        <v>525</v>
+      </c>
+      <c r="E10" s="94">
         <v>46047</v>
       </c>
-      <c r="G10" s="51" t="s">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="F10" s="32">
+        <v>46050</v>
+      </c>
+      <c r="G10" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H10" s="51">
+        <v>2</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:9" ht="74.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="74.400000000000006" customHeight="1">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1"/>
-      <c r="C11" s="71" t="s">
-        <v>376</v>
+      <c r="C11" s="49" t="s">
+        <v>1236</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>543</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>1234</v>
+      </c>
+      <c r="E11" s="94">
+        <v>46048</v>
+      </c>
+      <c r="F11" s="32">
+        <v>46051</v>
+      </c>
+      <c r="G11" s="33" t="s">
+        <v>735</v>
+      </c>
+      <c r="H11" s="51">
+        <v>12</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9" ht="41.4" x14ac:dyDescent="0.3">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="41.4">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="5" t="s">
-        <v>699</v>
+        <v>669</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>700</v>
-[...1 lines deleted...]
-      <c r="E12" s="47">
+        <v>670</v>
+      </c>
+      <c r="E12" s="32">
         <v>46053</v>
       </c>
-      <c r="F12" s="47">
+      <c r="F12" s="32">
         <v>46055</v>
       </c>
-      <c r="G12" s="51" t="s">
+      <c r="G12" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5">
         <v>2</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="55.2">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="5" t="s">
         <v>261</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="E13" s="47">
+      <c r="E13" s="32">
         <v>46060</v>
       </c>
-      <c r="F13" s="47">
+      <c r="F13" s="32">
         <v>46061</v>
       </c>
-      <c r="G13" s="51" t="s">
+      <c r="G13" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>297</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="82.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9" ht="82.2" customHeight="1">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="D14" s="5" t="s">
         <v>845</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="47">
+      <c r="E14" s="32">
         <v>46060</v>
       </c>
-      <c r="F14" s="47">
+      <c r="F14" s="32">
         <v>46062</v>
       </c>
-      <c r="G14" s="51" t="s">
+      <c r="G14" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5">
         <v>14</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:9" ht="101.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="101.4" customHeight="1">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="5" t="s">
-        <v>1127</v>
+        <v>1083</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>1128</v>
-[...1 lines deleted...]
-      <c r="E15" s="47">
+        <v>1084</v>
+      </c>
+      <c r="E15" s="32">
         <v>46060</v>
       </c>
-      <c r="F15" s="47">
+      <c r="F15" s="32">
         <v>46068</v>
       </c>
-      <c r="G15" s="51" t="s">
+      <c r="G15" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5">
         <v>3</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>1129</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9" ht="69" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="101.4" customHeight="1">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="5" t="s">
-        <v>344</v>
+        <v>1221</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>347</v>
-[...11 lines deleted...]
-        <v>348</v>
+        <v>1222</v>
+      </c>
+      <c r="E16" s="32">
+        <v>46064</v>
+      </c>
+      <c r="F16" s="32">
+        <v>46068</v>
+      </c>
+      <c r="G16" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H16" s="5">
+        <v>2</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" ht="99.6" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="69" customHeight="1">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1"/>
-      <c r="C17" s="100" t="s">
-[...15 lines deleted...]
-        <v>3</v>
+      <c r="C17" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="E17" s="32">
+        <v>46066</v>
+      </c>
+      <c r="F17" s="32">
+        <v>46069</v>
+      </c>
+      <c r="G17" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>347</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="69" customHeight="1">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="5" t="s">
-        <v>261</v>
+        <v>222</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>299</v>
-[...7 lines deleted...]
-      <c r="G18" s="51" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E18" s="32">
+        <v>46067</v>
+      </c>
+      <c r="F18" s="32">
+        <v>46068</v>
+      </c>
+      <c r="G18" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5">
-        <v>3.11</v>
+        <v>16</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="69" customHeight="1">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="5" t="s">
-        <v>430</v>
+        <v>222</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>539</v>
-[...7 lines deleted...]
-      <c r="G19" s="51" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E19" s="32">
+        <v>46072</v>
+      </c>
+      <c r="F19" s="32">
+        <v>46073</v>
+      </c>
+      <c r="G19" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="99.6" customHeight="1">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1"/>
-      <c r="C20" s="5" t="s">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="C20" s="73" t="s">
+        <v>733</v>
+      </c>
+      <c r="D20" s="88" t="s">
+        <v>784</v>
+      </c>
+      <c r="E20" s="102">
+        <v>46072</v>
+      </c>
+      <c r="F20" s="102">
+        <v>46075</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="73">
+        <v>3</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="99.6" customHeight="1">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1"/>
-      <c r="C21" s="5" t="s">
-[...15 lines deleted...]
-        <v>922</v>
+      <c r="C21" s="73" t="s">
+        <v>220</v>
+      </c>
+      <c r="D21" s="88" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E21" s="32">
+        <v>46073</v>
+      </c>
+      <c r="F21" s="32">
+        <v>46075</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H21" s="73">
+        <v>27</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>923</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="69">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="5" t="s">
-        <v>658</v>
+        <v>261</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>702</v>
-[...7 lines deleted...]
-      <c r="G22" s="51" t="s">
+        <v>299</v>
+      </c>
+      <c r="E22" s="32">
+        <v>46073</v>
+      </c>
+      <c r="F22" s="32">
+        <v>46075</v>
+      </c>
+      <c r="G22" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5">
-        <v>3</v>
+        <v>3.11</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9" ht="69" customHeight="1" x14ac:dyDescent="0.3">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="69">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="5" t="s">
-        <v>333</v>
+        <v>424</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>1166</v>
-[...7 lines deleted...]
-      <c r="G23" s="51" t="s">
+        <v>522</v>
+      </c>
+      <c r="E23" s="32">
+        <v>46074</v>
+      </c>
+      <c r="F23" s="32">
+        <v>46075</v>
+      </c>
+      <c r="G23" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>1167</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="69">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="5" t="s">
-        <v>344</v>
+        <v>406</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>350</v>
-[...7 lines deleted...]
-      <c r="G24" s="51" t="s">
+        <v>524</v>
+      </c>
+      <c r="E24" s="32">
+        <v>46074</v>
+      </c>
+      <c r="F24" s="32">
+        <v>46076</v>
+      </c>
+      <c r="G24" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9" ht="83.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="78.599999999999994" customHeight="1">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="5" t="s">
-        <v>333</v>
+        <v>884</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>1168</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>885</v>
+      </c>
+      <c r="E25" s="32">
+        <v>46079</v>
+      </c>
+      <c r="F25" s="32">
+        <v>46082</v>
+      </c>
+      <c r="G25" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>886</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>1169</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" ht="97.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="55.2">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="5" t="s">
-        <v>222</v>
+        <v>628</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>1131</v>
-[...7 lines deleted...]
-      <c r="G26" s="51" t="s">
+        <v>672</v>
+      </c>
+      <c r="E26" s="32">
+        <v>46080</v>
+      </c>
+      <c r="F26" s="32">
+        <v>46082</v>
+      </c>
+      <c r="G26" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" ht="97.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="69" customHeight="1">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="5" t="s">
-        <v>222</v>
+        <v>333</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>1132</v>
-[...7 lines deleted...]
-      <c r="G27" s="51" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E27" s="32">
+        <v>45715</v>
+      </c>
+      <c r="F27" s="32">
+        <v>45717</v>
+      </c>
+      <c r="G27" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="55.2">
       <c r="A28" s="1">
         <v>27</v>
       </c>
-      <c r="B28" s="21"/>
-[...22 lines deleted...]
-    <row r="29" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="1"/>
+      <c r="C28" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="E28" s="32">
+        <v>46081</v>
+      </c>
+      <c r="F28" s="32">
+        <v>46082</v>
+      </c>
+      <c r="G28" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H28" s="5">
+        <v>3</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="67.8" customHeight="1">
       <c r="A29" s="1">
         <v>28</v>
       </c>
-      <c r="B29" s="21"/>
-[...22 lines deleted...]
-    <row r="30" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="1"/>
+      <c r="C29" s="5" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E29" s="32">
+        <v>46081</v>
+      </c>
+      <c r="F29" s="32">
+        <v>46082</v>
+      </c>
+      <c r="G29" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="5">
+        <v>27</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="83.4" customHeight="1">
       <c r="A30" s="1">
         <v>29</v>
       </c>
-      <c r="B30" s="21"/>
-[...16 lines deleted...]
-        <v>3</v>
+      <c r="B30" s="1"/>
+      <c r="C30" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E30" s="32">
+        <v>45716</v>
+      </c>
+      <c r="F30" s="32">
+        <v>45717</v>
+      </c>
+      <c r="G30" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="5">
+        <v>4</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:9" ht="93" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="97.8" customHeight="1">
       <c r="A31" s="1">
         <v>30</v>
       </c>
-      <c r="B31" s="138"/>
-[...9 lines deleted...]
-      <c r="F31" s="143">
+      <c r="B31" s="1"/>
+      <c r="C31" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E31" s="100">
+        <v>46087</v>
+      </c>
+      <c r="F31" s="100">
         <v>46089</v>
       </c>
-      <c r="G31" s="139" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="140">
+      <c r="G31" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H31" s="5">
         <v>1</v>
       </c>
-      <c r="I31" s="100" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I31" s="5" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="97.8" customHeight="1">
       <c r="A32" s="1">
         <v>31</v>
       </c>
-      <c r="B32" s="21"/>
-[...22 lines deleted...]
-    <row r="33" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="1"/>
+      <c r="C32" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E32" s="100">
+        <v>46087</v>
+      </c>
+      <c r="F32" s="100">
+        <v>46089</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H32" s="5">
+        <v>2</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="81" customHeight="1">
       <c r="A33" s="1">
         <v>32</v>
       </c>
-      <c r="B33" s="21"/>
-[...6 lines deleted...]
-      <c r="E33" s="47">
+      <c r="B33" s="16"/>
+      <c r="C33" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="D33" s="16" t="s">
+        <v>357</v>
+      </c>
+      <c r="E33" s="100">
         <v>46088</v>
       </c>
-      <c r="F33" s="47">
-[...12 lines deleted...]
-    <row r="34" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F33" s="100">
+        <v>46089</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="16">
+        <v>16</v>
+      </c>
+      <c r="I33" s="16" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="81" customHeight="1">
       <c r="A34" s="1">
         <v>33</v>
       </c>
-      <c r="B34" s="21"/>
-[...6 lines deleted...]
-      <c r="E34" s="47">
+      <c r="B34" s="16"/>
+      <c r="C34" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D34" s="16" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E34" s="100">
         <v>46088</v>
       </c>
-      <c r="F34" s="47">
-[...5 lines deleted...]
-      <c r="H34" s="5">
+      <c r="F34" s="100">
+        <v>46089</v>
+      </c>
+      <c r="G34" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="16">
         <v>3</v>
       </c>
-      <c r="I34" s="5" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I34" s="16" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="81" customHeight="1">
       <c r="A35" s="1">
         <v>34</v>
       </c>
-      <c r="B35" s="21"/>
-[...16 lines deleted...]
-        <v>2</v>
+      <c r="B35" s="16"/>
+      <c r="C35" s="73" t="s">
+        <v>745</v>
+      </c>
+      <c r="D35" s="88" t="s">
+        <v>785</v>
+      </c>
+      <c r="E35" s="102">
+        <v>46088</v>
+      </c>
+      <c r="F35" s="102">
+        <v>46089</v>
+      </c>
+      <c r="G35" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="73">
+        <v>3</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="93" customHeight="1">
       <c r="A36" s="1">
         <v>35</v>
       </c>
-      <c r="B36" s="138"/>
-[...22 lines deleted...]
-    <row r="37" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="97"/>
+      <c r="C36" s="73" t="s">
+        <v>917</v>
+      </c>
+      <c r="D36" s="73" t="s">
+        <v>918</v>
+      </c>
+      <c r="E36" s="102">
+        <v>46088</v>
+      </c>
+      <c r="F36" s="102">
+        <v>46089</v>
+      </c>
+      <c r="G36" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" s="99">
+        <v>1</v>
+      </c>
+      <c r="I36" s="73" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="81" customHeight="1">
       <c r="A37" s="1">
         <v>36</v>
       </c>
-      <c r="B37" s="21"/>
-[...9 lines deleted...]
-      <c r="F37" s="142">
+      <c r="B37" s="16"/>
+      <c r="C37" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="D37" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="E37" s="100">
+        <v>46088</v>
+      </c>
+      <c r="F37" s="100">
         <v>46096</v>
       </c>
-      <c r="G37" s="51" t="s">
-[...9 lines deleted...]
-    <row r="38" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G37" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H37" s="16">
+        <v>3</v>
+      </c>
+      <c r="I37" s="16" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="81" customHeight="1">
       <c r="A38" s="1">
         <v>37</v>
       </c>
-      <c r="B38" s="21"/>
-[...1 lines deleted...]
-        <v>360</v>
+      <c r="B38" s="16"/>
+      <c r="C38" s="5" t="s">
+        <v>1132</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>547</v>
-[...4 lines deleted...]
-      <c r="F38" s="142">
+        <v>712</v>
+      </c>
+      <c r="E38" s="32">
+        <v>46088</v>
+      </c>
+      <c r="F38" s="32">
         <v>46096</v>
       </c>
-      <c r="G38" s="51" t="s">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="G38" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="5">
+        <v>2</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="81" customHeight="1">
       <c r="A39" s="1">
         <v>38</v>
       </c>
-      <c r="B39" s="21"/>
-[...16 lines deleted...]
-        <v>1</v>
+      <c r="B39" s="16"/>
+      <c r="C39" s="5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="E39" s="32">
+        <v>46088</v>
+      </c>
+      <c r="F39" s="32">
+        <v>46096</v>
+      </c>
+      <c r="G39" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H39" s="5">
+        <v>3</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:9" ht="76.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="81" customHeight="1">
       <c r="A40" s="1">
         <v>39</v>
       </c>
-      <c r="B40" s="138"/>
-[...6 lines deleted...]
-      <c r="E40" s="124">
+      <c r="B40" s="16"/>
+      <c r="C40" s="5" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E40" s="32">
+        <v>46093</v>
+      </c>
+      <c r="F40" s="32">
         <v>46096</v>
       </c>
-      <c r="F40" s="124">
-[...12 lines deleted...]
-    <row r="41" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G40" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H40" s="5">
+        <v>3</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="81" customHeight="1">
       <c r="A41" s="1">
         <v>40</v>
       </c>
-      <c r="B41" s="21"/>
-[...1 lines deleted...]
-        <v>405</v>
+      <c r="B41" s="16"/>
+      <c r="C41" s="5" t="s">
+        <v>1133</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>549</v>
-[...7 lines deleted...]
-      <c r="G41" s="51" t="s">
+        <v>714</v>
+      </c>
+      <c r="E41" s="32">
+        <v>46094</v>
+      </c>
+      <c r="F41" s="32">
+        <v>46096</v>
+      </c>
+      <c r="G41" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="5">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="81" customHeight="1">
       <c r="A42" s="1">
         <v>41</v>
       </c>
-      <c r="B42" s="21"/>
-[...1 lines deleted...]
-        <v>408</v>
+      <c r="B42" s="16"/>
+      <c r="C42" s="5" t="s">
+        <v>362</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>551</v>
-[...11 lines deleted...]
-        <v>3</v>
+        <v>534</v>
+      </c>
+      <c r="E42" s="32">
+        <v>46094</v>
+      </c>
+      <c r="F42" s="32">
+        <v>46096</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>535</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="81" customHeight="1">
       <c r="A43" s="1">
         <v>42</v>
       </c>
-      <c r="B43" s="21"/>
-[...1 lines deleted...]
-        <v>363</v>
+      <c r="B43" s="16"/>
+      <c r="C43" s="5" t="s">
+        <v>362</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>553</v>
-[...11 lines deleted...]
-        <v>554</v>
+        <v>537</v>
+      </c>
+      <c r="E43" s="32">
+        <v>46094</v>
+      </c>
+      <c r="F43" s="32">
+        <v>46096</v>
+      </c>
+      <c r="G43" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>538</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="81" customHeight="1">
       <c r="A44" s="1">
         <v>43</v>
       </c>
-      <c r="B44" s="21"/>
-[...9 lines deleted...]
-      <c r="F44" s="142">
+      <c r="B44" s="97"/>
+      <c r="C44" s="73" t="s">
+        <v>920</v>
+      </c>
+      <c r="D44" s="73" t="s">
+        <v>921</v>
+      </c>
+      <c r="E44" s="90">
+        <v>46094</v>
+      </c>
+      <c r="F44" s="90">
         <v>46103</v>
       </c>
-      <c r="G44" s="51" t="s">
-[...9 lines deleted...]
-    <row r="45" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G44" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H44" s="73">
+        <v>27</v>
+      </c>
+      <c r="I44" s="107" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="81" customHeight="1">
       <c r="A45" s="1">
         <v>44</v>
       </c>
-      <c r="B45" s="21"/>
-[...1 lines deleted...]
-        <v>430</v>
+      <c r="B45" s="16"/>
+      <c r="C45" s="49" t="s">
+        <v>424</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>558</v>
-[...11 lines deleted...]
-        <v>3</v>
+        <v>527</v>
+      </c>
+      <c r="E45" s="101">
+        <v>46095</v>
+      </c>
+      <c r="F45" s="101">
+        <v>46096</v>
+      </c>
+      <c r="G45" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H45" s="51">
+        <v>18</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="81" customHeight="1">
       <c r="A46" s="1">
         <v>45</v>
       </c>
-      <c r="B46" s="21"/>
-[...1 lines deleted...]
-        <v>560</v>
+      <c r="B46" s="16"/>
+      <c r="C46" s="49" t="s">
+        <v>359</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>561</v>
-[...11 lines deleted...]
-        <v>562</v>
+        <v>529</v>
+      </c>
+      <c r="E46" s="101">
+        <v>46095</v>
+      </c>
+      <c r="F46" s="101">
+        <v>46096</v>
+      </c>
+      <c r="G46" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H46" s="51">
+        <v>3</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="81" customHeight="1">
       <c r="A47" s="1">
         <v>46</v>
       </c>
-      <c r="B47" s="21"/>
-[...9 lines deleted...]
-      <c r="F47" s="142">
+      <c r="B47" s="16"/>
+      <c r="C47" s="73" t="s">
+        <v>790</v>
+      </c>
+      <c r="D47" s="88" t="s">
+        <v>786</v>
+      </c>
+      <c r="E47" s="102">
+        <v>46095</v>
+      </c>
+      <c r="F47" s="102">
         <v>46103</v>
       </c>
-      <c r="G47" s="51" t="s">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="G47" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H47" s="73">
+        <v>1</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="76.2" customHeight="1">
       <c r="A48" s="1">
         <v>47</v>
       </c>
-      <c r="B48" s="21"/>
-[...15 lines deleted...]
-      <c r="H48" s="74">
+      <c r="B48" s="97"/>
+      <c r="C48" s="73" t="s">
+        <v>923</v>
+      </c>
+      <c r="D48" s="73" t="s">
+        <v>924</v>
+      </c>
+      <c r="E48" s="90">
+        <v>46096</v>
+      </c>
+      <c r="F48" s="90">
+        <v>46098</v>
+      </c>
+      <c r="G48" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="73">
         <v>8</v>
       </c>
-      <c r="I48" s="5" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I48" s="108" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="81" customHeight="1">
       <c r="A49" s="1">
         <v>48</v>
       </c>
-      <c r="B49" s="21"/>
-[...1 lines deleted...]
-        <v>390</v>
+      <c r="B49" s="16"/>
+      <c r="C49" s="49" t="s">
+        <v>745</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>564</v>
-[...11 lines deleted...]
-        <v>3</v>
+        <v>787</v>
+      </c>
+      <c r="E49" s="101">
+        <v>46101</v>
+      </c>
+      <c r="F49" s="101">
+        <v>46103</v>
+      </c>
+      <c r="G49" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H49" s="5">
+        <v>1</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="81" customHeight="1">
       <c r="A50" s="1">
         <v>49</v>
       </c>
-      <c r="B50" s="21"/>
-[...16 lines deleted...]
-        <v>1</v>
+      <c r="B50" s="16"/>
+      <c r="C50" s="49" t="s">
+        <v>424</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="E50" s="101">
+        <v>46102</v>
+      </c>
+      <c r="F50" s="101">
+        <v>46103</v>
+      </c>
+      <c r="G50" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H50" s="51">
+        <v>3</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:9" ht="100.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="81" customHeight="1">
       <c r="A51" s="1">
         <v>50</v>
       </c>
-      <c r="B51" s="21"/>
-[...16 lines deleted...]
-        <v>16</v>
+      <c r="B51" s="16"/>
+      <c r="C51" s="49" t="s">
+        <v>541</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="E51" s="101">
+        <v>46102</v>
+      </c>
+      <c r="F51" s="101">
+        <v>46104</v>
+      </c>
+      <c r="G51" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H51" s="51" t="s">
+        <v>543</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:9" ht="100.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="81" customHeight="1">
       <c r="A52" s="1">
         <v>51</v>
       </c>
-      <c r="B52" s="21"/>
-[...16 lines deleted...]
-        <v>1</v>
+      <c r="B52" s="16"/>
+      <c r="C52" s="49" t="s">
+        <v>665</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="E52" s="101">
+        <v>46102</v>
+      </c>
+      <c r="F52" s="101">
+        <v>46103</v>
+      </c>
+      <c r="G52" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H52" s="51">
+        <v>3</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>1161</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:9" ht="100.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="66.599999999999994" customHeight="1">
       <c r="A53" s="1">
         <v>52</v>
       </c>
-      <c r="B53" s="21"/>
-[...16 lines deleted...]
-        <v>3</v>
+      <c r="B53" s="16"/>
+      <c r="C53" s="49" t="s">
+        <v>343</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E53" s="101">
+        <v>46102</v>
+      </c>
+      <c r="F53" s="101">
+        <v>46110</v>
+      </c>
+      <c r="G53" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H53" s="51">
+        <v>27</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>966</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:9" ht="100.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="81" customHeight="1">
       <c r="A54" s="1">
         <v>53</v>
       </c>
-      <c r="B54" s="21"/>
-[...1 lines deleted...]
-        <v>566</v>
+      <c r="B54" s="16"/>
+      <c r="C54" s="49" t="s">
+        <v>333</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>567</v>
-[...11 lines deleted...]
-        <v>382</v>
+        <v>1125</v>
+      </c>
+      <c r="E54" s="101">
+        <v>45741</v>
+      </c>
+      <c r="F54" s="101">
+        <v>45743</v>
+      </c>
+      <c r="G54" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H54" s="51">
+        <v>8</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="81" customHeight="1">
       <c r="A55" s="1">
         <v>54</v>
       </c>
-      <c r="B55" s="138"/>
-[...16 lines deleted...]
-        <v>1</v>
+      <c r="B55" s="16"/>
+      <c r="C55" s="49" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E55" s="101">
+        <v>46107</v>
+      </c>
+      <c r="F55" s="101">
+        <v>46110</v>
+      </c>
+      <c r="G55" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H55" s="54">
+        <v>3</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>964</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="100.8" customHeight="1">
       <c r="A56" s="1">
         <v>55</v>
       </c>
-      <c r="B56" s="21"/>
-[...9 lines deleted...]
-      <c r="F56" s="142">
+      <c r="B56" s="16"/>
+      <c r="C56" s="73" t="s">
+        <v>733</v>
+      </c>
+      <c r="D56" s="73" t="s">
+        <v>788</v>
+      </c>
+      <c r="E56" s="102">
+        <v>46108</v>
+      </c>
+      <c r="F56" s="102">
         <v>46110</v>
       </c>
-      <c r="G56" s="51" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="G56" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H56" s="73">
+        <v>16</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="93" customHeight="1">
       <c r="A57" s="1">
         <v>56</v>
       </c>
-      <c r="B57" s="21"/>
-[...16 lines deleted...]
-        <v>573</v>
+      <c r="B57" s="16"/>
+      <c r="C57" s="73" t="s">
+        <v>698</v>
+      </c>
+      <c r="D57" s="73" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E57" s="102">
+        <v>46108</v>
+      </c>
+      <c r="F57" s="102">
+        <v>46110</v>
+      </c>
+      <c r="G57" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H57" s="73" t="s">
+        <v>1271</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="100.8" customHeight="1">
       <c r="A58" s="1">
         <v>57</v>
       </c>
-      <c r="B58" s="21"/>
-[...16 lines deleted...]
-        <v>3</v>
+      <c r="B58" s="16"/>
+      <c r="C58" s="73" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D58" s="73" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E58" s="102">
+        <v>46108</v>
+      </c>
+      <c r="F58" s="102">
+        <v>46110</v>
+      </c>
+      <c r="G58" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H58" s="73">
+        <v>1</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="100.8" customHeight="1">
       <c r="A59" s="1">
         <v>58</v>
       </c>
-      <c r="B59" s="21"/>
-[...22 lines deleted...]
-    <row r="60" spans="1:9" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B59" s="16"/>
+      <c r="C59" s="73" t="s">
+        <v>923</v>
+      </c>
+      <c r="D59" s="73" t="s">
+        <v>929</v>
+      </c>
+      <c r="E59" s="102">
+        <v>45743</v>
+      </c>
+      <c r="F59" s="102">
+        <v>45745</v>
+      </c>
+      <c r="G59" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H59" s="73">
+        <v>3</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="81" customHeight="1">
       <c r="A60" s="1">
         <v>59</v>
       </c>
-      <c r="B60" s="21"/>
-[...22 lines deleted...]
-    <row r="61" spans="1:9" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="97"/>
+      <c r="C60" s="73" t="s">
+        <v>926</v>
+      </c>
+      <c r="D60" s="73" t="s">
+        <v>927</v>
+      </c>
+      <c r="E60" s="90">
+        <v>46108</v>
+      </c>
+      <c r="F60" s="90">
+        <v>46141</v>
+      </c>
+      <c r="G60" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H60" s="73">
+        <v>1</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="81" customHeight="1">
       <c r="A61" s="1">
         <v>60</v>
       </c>
-      <c r="B61" s="21"/>
-[...15 lines deleted...]
-      <c r="H61" s="21">
+      <c r="B61" s="97"/>
+      <c r="C61" s="73" t="s">
+        <v>698</v>
+      </c>
+      <c r="D61" s="73" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E61" s="90">
+        <v>46109</v>
+      </c>
+      <c r="F61" s="90">
+        <v>46110</v>
+      </c>
+      <c r="G61" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H61" s="73">
         <v>3</v>
       </c>
-      <c r="I61" s="21" t="s">
-[...3 lines deleted...]
-    <row r="62" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="I61" s="5" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="81" customHeight="1">
       <c r="A62" s="1">
         <v>61</v>
       </c>
-      <c r="B62" s="21"/>
-[...22 lines deleted...]
-    <row r="63" spans="1:9" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="97"/>
+      <c r="C62" s="73" t="s">
+        <v>375</v>
+      </c>
+      <c r="D62" s="73" t="s">
+        <v>553</v>
+      </c>
+      <c r="E62" s="90">
+        <v>46109</v>
+      </c>
+      <c r="F62" s="90">
+        <v>46110</v>
+      </c>
+      <c r="G62" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H62" s="73">
+        <v>3</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="81" customHeight="1">
       <c r="A63" s="1">
         <v>62</v>
       </c>
-      <c r="B63" s="21"/>
-[...16 lines deleted...]
-        <v>1</v>
+      <c r="B63" s="16"/>
+      <c r="C63" s="49" t="s">
+        <v>359</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="E63" s="101">
+        <v>46109</v>
+      </c>
+      <c r="F63" s="101">
+        <v>46110</v>
+      </c>
+      <c r="G63" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H63" s="51">
+        <v>18</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:9" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="81" customHeight="1">
       <c r="A64" s="1">
         <v>63</v>
       </c>
-      <c r="B64" s="21"/>
-[...16 lines deleted...]
-        <v>3</v>
+      <c r="B64" s="16"/>
+      <c r="C64" s="49" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E64" s="101">
+        <v>46116</v>
+      </c>
+      <c r="F64" s="101">
+        <v>46118</v>
+      </c>
+      <c r="G64" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H64" s="51">
+        <v>28</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>968</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:9" ht="70.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="81" customHeight="1">
       <c r="A65" s="1">
         <v>64</v>
       </c>
-      <c r="B65" s="21"/>
-[...1 lines deleted...]
-        <v>376</v>
+      <c r="B65" s="16"/>
+      <c r="C65" s="49" t="s">
+        <v>220</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>576</v>
-[...11 lines deleted...]
-        <v>3</v>
+        <v>1153</v>
+      </c>
+      <c r="E65" s="101">
+        <v>46121</v>
+      </c>
+      <c r="F65" s="101">
+        <v>46124</v>
+      </c>
+      <c r="G65" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H65" s="51">
+        <v>6</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="81" customHeight="1">
       <c r="A66" s="1">
         <v>65</v>
       </c>
-      <c r="B66" s="21"/>
-[...1 lines deleted...]
-        <v>709</v>
+      <c r="B66" s="16"/>
+      <c r="C66" s="49" t="s">
+        <v>359</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>706</v>
-[...11 lines deleted...]
-        <v>707</v>
+        <v>552</v>
+      </c>
+      <c r="E66" s="101">
+        <v>46122</v>
+      </c>
+      <c r="F66" s="101">
+        <v>46124</v>
+      </c>
+      <c r="G66" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H66" s="5">
+        <v>3</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:9" ht="241.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="69">
       <c r="A67" s="1">
         <v>66</v>
       </c>
-      <c r="B67" s="21"/>
-[...22 lines deleted...]
-    <row r="68" spans="1:9" ht="88.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="16"/>
+      <c r="C67" s="16" t="s">
+        <v>261</v>
+      </c>
+      <c r="D67" s="16" t="s">
+        <v>301</v>
+      </c>
+      <c r="E67" s="100">
+        <v>46122</v>
+      </c>
+      <c r="F67" s="100">
+        <v>46124</v>
+      </c>
+      <c r="G67" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H67" s="16">
+        <v>14.25</v>
+      </c>
+      <c r="I67" s="16" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="82.8">
       <c r="A68" s="1">
         <v>67</v>
       </c>
-      <c r="B68" s="21"/>
-[...22 lines deleted...]
-    <row r="69" spans="1:9" ht="93.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B68" s="16"/>
+      <c r="C68" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="D68" s="16" t="s">
+        <v>303</v>
+      </c>
+      <c r="E68" s="100">
+        <v>46123</v>
+      </c>
+      <c r="F68" s="100">
+        <v>46124</v>
+      </c>
+      <c r="G68" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H68" s="16">
+        <v>3</v>
+      </c>
+      <c r="I68" s="16" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="37.799999999999997" customHeight="1">
       <c r="A69" s="1">
         <v>68</v>
       </c>
-      <c r="B69" s="21"/>
-[...22 lines deleted...]
-    <row r="70" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="B69" s="16"/>
+      <c r="C69" s="16" t="s">
+        <v>665</v>
+      </c>
+      <c r="D69" s="16" t="s">
+        <v>674</v>
+      </c>
+      <c r="E69" s="100">
+        <v>46123</v>
+      </c>
+      <c r="F69" s="100">
+        <v>46124</v>
+      </c>
+      <c r="G69" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H69" s="16">
+        <v>3</v>
+      </c>
+      <c r="I69" s="16" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="78" customHeight="1">
       <c r="A70" s="1">
         <v>69</v>
       </c>
-      <c r="B70" s="21"/>
-[...22 lines deleted...]
-    <row r="71" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="B70" s="16"/>
+      <c r="C70" s="16" t="s">
+        <v>698</v>
+      </c>
+      <c r="D70" s="16" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E70" s="100">
+        <v>46123</v>
+      </c>
+      <c r="F70" s="100">
+        <v>46124</v>
+      </c>
+      <c r="G70" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H70" s="16">
+        <v>3</v>
+      </c>
+      <c r="I70" s="16" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="78" customHeight="1">
       <c r="A71" s="1">
         <v>70</v>
       </c>
-      <c r="B71" s="21"/>
-[...22 lines deleted...]
-    <row r="72" spans="1:9" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B71" s="16"/>
+      <c r="C71" s="16" t="s">
+        <v>932</v>
+      </c>
+      <c r="D71" s="16" t="s">
+        <v>933</v>
+      </c>
+      <c r="E71" s="100">
+        <v>46123</v>
+      </c>
+      <c r="F71" s="100">
+        <v>46131</v>
+      </c>
+      <c r="G71" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H71" s="16">
+        <v>12</v>
+      </c>
+      <c r="I71" s="16" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="69">
       <c r="A72" s="1">
         <v>71</v>
       </c>
-      <c r="B72" s="21"/>
-[...22 lines deleted...]
-    <row r="73" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="B72" s="16"/>
+      <c r="C72" s="16" t="s">
+        <v>689</v>
+      </c>
+      <c r="D72" s="16" t="s">
+        <v>690</v>
+      </c>
+      <c r="E72" s="100">
+        <v>46129</v>
+      </c>
+      <c r="F72" s="100">
+        <v>46131</v>
+      </c>
+      <c r="G72" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H72" s="16">
+        <v>1</v>
+      </c>
+      <c r="I72" s="16" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="75.599999999999994" customHeight="1">
       <c r="A73" s="1">
         <v>72</v>
       </c>
-      <c r="B73" s="21"/>
-[...16 lines deleted...]
-        <v>711</v>
+      <c r="B73" s="16"/>
+      <c r="C73" s="73" t="s">
+        <v>790</v>
+      </c>
+      <c r="D73" s="88" t="s">
+        <v>789</v>
+      </c>
+      <c r="E73" s="102">
+        <v>46129</v>
+      </c>
+      <c r="F73" s="102">
+        <v>46131</v>
+      </c>
+      <c r="G73" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H73" s="73">
+        <v>1</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="70.8" customHeight="1">
       <c r="A74" s="1">
         <v>73</v>
       </c>
-      <c r="B74" s="21"/>
-[...1 lines deleted...]
-        <v>363</v>
+      <c r="B74" s="16"/>
+      <c r="C74" s="49" t="s">
+        <v>546</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>584</v>
-[...11 lines deleted...]
-        <v>26</v>
+        <v>547</v>
+      </c>
+      <c r="E74" s="101">
+        <v>46129</v>
+      </c>
+      <c r="F74" s="101">
+        <v>46132</v>
+      </c>
+      <c r="G74" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H74" s="49" t="s">
+        <v>381</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:9" ht="96.6" x14ac:dyDescent="0.3">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="55.2">
       <c r="A75" s="1">
         <v>74</v>
       </c>
-      <c r="B75" s="21"/>
-[...1 lines deleted...]
-        <v>586</v>
+      <c r="B75" s="16"/>
+      <c r="C75" s="49" t="s">
+        <v>679</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>587</v>
-[...11 lines deleted...]
-        <v>588</v>
+        <v>676</v>
+      </c>
+      <c r="E75" s="101">
+        <v>46136</v>
+      </c>
+      <c r="F75" s="101">
+        <v>46138</v>
+      </c>
+      <c r="G75" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>677</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:9" ht="88.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="241.2" customHeight="1">
       <c r="A76" s="1">
         <v>75</v>
       </c>
-      <c r="B76" s="21"/>
-[...22 lines deleted...]
-    <row r="77" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="B76" s="16"/>
+      <c r="C76" s="5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="E76" s="32">
+        <v>46136</v>
+      </c>
+      <c r="F76" s="32">
+        <v>46138</v>
+      </c>
+      <c r="G76" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H76" s="5">
+        <v>18</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="93.6" customHeight="1">
       <c r="A77" s="1">
         <v>76</v>
       </c>
-      <c r="B77" s="21"/>
-[...1 lines deleted...]
-        <v>360</v>
+      <c r="B77" s="16"/>
+      <c r="C77" s="5" t="s">
+        <v>884</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>590</v>
-[...11 lines deleted...]
-        <v>3</v>
+        <v>888</v>
+      </c>
+      <c r="E77" s="32">
+        <v>46136</v>
+      </c>
+      <c r="F77" s="32">
+        <v>46145</v>
+      </c>
+      <c r="G77" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H77" s="5">
+        <v>1.3</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:9" ht="103.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="93.6" customHeight="1">
       <c r="A78" s="1">
         <v>77</v>
       </c>
-      <c r="B78" s="21"/>
+      <c r="B78" s="16"/>
       <c r="C78" s="5" t="s">
-        <v>1187</v>
-[...20 lines deleted...]
-    <row r="79" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+        <v>1114</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E78" s="32">
+        <v>46136</v>
+      </c>
+      <c r="F78" s="32">
+        <v>46145</v>
+      </c>
+      <c r="G78" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H78" s="5">
+        <v>24.28</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="55.2">
       <c r="A79" s="1">
         <v>78</v>
       </c>
-      <c r="B79" s="21"/>
-      <c r="C79" s="54" t="s">
+      <c r="B79" s="16"/>
+      <c r="C79" s="16" t="s">
         <v>261</v>
       </c>
-      <c r="D79" s="54" t="s">
-[...18 lines deleted...]
-    <row r="80" spans="1:9" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="D79" s="16" t="s">
+        <v>296</v>
+      </c>
+      <c r="E79" s="100">
+        <v>46137</v>
+      </c>
+      <c r="F79" s="100">
+        <v>46138</v>
+      </c>
+      <c r="G79" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H79" s="16" t="s">
+        <v>297</v>
+      </c>
+      <c r="I79" s="16" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="81" customHeight="1">
       <c r="A80" s="1">
         <v>79</v>
       </c>
-      <c r="B80" s="52"/>
-[...22 lines deleted...]
-    <row r="81" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="B80" s="16"/>
+      <c r="C80" s="16" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D80" s="16" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E80" s="101">
+        <v>46141</v>
+      </c>
+      <c r="F80" s="101">
+        <v>46145</v>
+      </c>
+      <c r="G80" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H80" s="16">
+        <v>27</v>
+      </c>
+      <c r="I80" s="16" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="69">
       <c r="A81" s="1">
         <v>80</v>
       </c>
-      <c r="B81" s="52"/>
-[...1 lines deleted...]
-        <v>405</v>
+      <c r="B81" s="16"/>
+      <c r="C81" s="49" t="s">
+        <v>555</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>593</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>556</v>
+      </c>
+      <c r="E81" s="101">
+        <v>46142</v>
+      </c>
+      <c r="F81" s="101">
+        <v>46145</v>
+      </c>
+      <c r="G81" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H81" s="54">
+        <v>3</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:9" ht="82.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="60" customHeight="1">
       <c r="A82" s="1">
         <v>81</v>
       </c>
-      <c r="B82" s="52"/>
-[...1 lines deleted...]
-        <v>331</v>
+      <c r="B82" s="16"/>
+      <c r="C82" s="49" t="s">
+        <v>1316</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>1172</v>
-[...11 lines deleted...]
-        <v>16</v>
+        <v>1317</v>
+      </c>
+      <c r="E82" s="101">
+        <v>46143</v>
+      </c>
+      <c r="F82" s="101">
+        <v>46143</v>
+      </c>
+      <c r="G82" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H82" s="54" t="s">
+        <v>1318</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>1173</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:9" ht="71.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="82.8">
       <c r="A83" s="1">
         <v>82</v>
       </c>
-      <c r="B83" s="52"/>
-[...22 lines deleted...]
-    <row r="84" spans="1:9" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="B83" s="16"/>
+      <c r="C83" s="49" t="s">
+        <v>546</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="E83" s="101">
+        <v>46143</v>
+      </c>
+      <c r="F83" s="101">
+        <v>46145</v>
+      </c>
+      <c r="G83" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H83" s="51" t="s">
+        <v>559</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="89.4" customHeight="1">
       <c r="A84" s="1">
         <v>83</v>
       </c>
-      <c r="B84" s="52"/>
-[...1 lines deleted...]
-        <v>662</v>
+      <c r="B84" s="16"/>
+      <c r="C84" s="49" t="s">
+        <v>406</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>713</v>
-[...11 lines deleted...]
-        <v>714</v>
+        <v>532</v>
+      </c>
+      <c r="E84" s="101">
+        <v>46150</v>
+      </c>
+      <c r="F84" s="101">
+        <v>46152</v>
+      </c>
+      <c r="G84" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H84" s="51">
+        <v>3</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:9" ht="82.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="88.2" customHeight="1">
       <c r="A85" s="1">
         <v>84</v>
       </c>
-      <c r="B85" s="52"/>
-[...22 lines deleted...]
-    <row r="86" spans="1:9" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="B85" s="16"/>
+      <c r="C85" s="49" t="s">
+        <v>227</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E85" s="101">
+        <v>46151</v>
+      </c>
+      <c r="F85" s="101">
+        <v>46152</v>
+      </c>
+      <c r="G85" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H85" s="51">
+        <v>3</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="50.4" customHeight="1">
       <c r="A86" s="1">
         <v>85</v>
       </c>
-      <c r="B86" s="52"/>
-[...1 lines deleted...]
-        <v>658</v>
+      <c r="B86" s="16"/>
+      <c r="C86" s="49" t="s">
+        <v>665</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>698</v>
-[...11 lines deleted...]
-        <v>25</v>
+        <v>680</v>
+      </c>
+      <c r="E86" s="101">
+        <v>46151</v>
+      </c>
+      <c r="F86" s="101">
+        <v>46152</v>
+      </c>
+      <c r="G86" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H86" s="51" t="s">
+        <v>681</v>
       </c>
       <c r="I86" s="5" t="s">
         <v>682</v>
       </c>
     </row>
-    <row r="87" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:9" ht="61.8" customHeight="1">
       <c r="A87" s="1">
         <v>86</v>
       </c>
-      <c r="B87" s="52"/>
-[...1 lines deleted...]
-        <v>825</v>
+      <c r="B87" s="16"/>
+      <c r="C87" s="49" t="s">
+        <v>781</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>595</v>
-[...11 lines deleted...]
-        <v>596</v>
+        <v>1334</v>
+      </c>
+      <c r="E87" s="101">
+        <v>46151</v>
+      </c>
+      <c r="F87" s="101">
+        <v>46159</v>
+      </c>
+      <c r="G87" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H87" s="51" t="s">
+        <v>1335</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:9" ht="76.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="69">
       <c r="A88" s="1">
         <v>87</v>
       </c>
-      <c r="B88" s="52"/>
-[...22 lines deleted...]
-    <row r="89" spans="1:9" ht="76.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B88" s="16"/>
+      <c r="C88" s="49" t="s">
+        <v>362</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="E88" s="101">
+        <v>46155</v>
+      </c>
+      <c r="F88" s="101">
+        <v>46158</v>
+      </c>
+      <c r="G88" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H88" s="5">
+        <v>26</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="96.6">
       <c r="A89" s="1">
         <v>88</v>
       </c>
-      <c r="B89" s="52"/>
-[...22 lines deleted...]
-    <row r="90" spans="1:9" ht="76.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B89" s="16"/>
+      <c r="C89" s="51" t="s">
+        <v>563</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="E89" s="101">
+        <v>46156</v>
+      </c>
+      <c r="F89" s="101">
+        <v>46158</v>
+      </c>
+      <c r="G89" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H89" s="51" t="s">
+        <v>565</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="87.6" customHeight="1">
       <c r="A90" s="1">
         <v>89</v>
       </c>
-      <c r="B90" s="52"/>
-[...15 lines deleted...]
-      <c r="H90" s="100">
+      <c r="B90" s="16"/>
+      <c r="C90" s="51" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E90" s="101">
+        <v>46156</v>
+      </c>
+      <c r="F90" s="101">
+        <v>46159</v>
+      </c>
+      <c r="G90" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H90" s="51">
         <v>3</v>
       </c>
-      <c r="I90" s="100" t="s">
-[...3 lines deleted...]
-    <row r="91" spans="1:9" ht="68.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I90" s="5" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="99" customHeight="1">
       <c r="A91" s="1">
         <v>90</v>
       </c>
-      <c r="B91" s="52"/>
-[...1 lines deleted...]
-        <v>858</v>
+      <c r="B91" s="16"/>
+      <c r="C91" s="51" t="s">
+        <v>220</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>879</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>1157</v>
+      </c>
+      <c r="E91" s="101">
+        <v>46157</v>
+      </c>
+      <c r="F91" s="101">
+        <v>46159</v>
+      </c>
+      <c r="G91" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H91" s="51">
+        <v>8</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>859</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:9" ht="85.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="81.599999999999994" customHeight="1">
       <c r="A92" s="1">
         <v>91</v>
       </c>
-      <c r="B92" s="52"/>
-[...16 lines deleted...]
-        <v>822</v>
+      <c r="B92" s="16"/>
+      <c r="C92" s="51" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E92" s="101">
+        <v>46157</v>
+      </c>
+      <c r="F92" s="101">
+        <v>46159</v>
+      </c>
+      <c r="G92" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H92" s="51" t="s">
+        <v>1297</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>823</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:9" ht="85.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="69">
       <c r="A93" s="1">
         <v>92</v>
       </c>
-      <c r="B93" s="52"/>
-[...22 lines deleted...]
-    <row r="94" spans="1:9" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B93" s="16"/>
+      <c r="C93" s="49" t="s">
+        <v>359</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="E93" s="101">
+        <v>46158</v>
+      </c>
+      <c r="F93" s="101">
+        <v>46159</v>
+      </c>
+      <c r="G93" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H93" s="51">
+        <v>3</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="89.4" customHeight="1">
       <c r="A94" s="1">
         <v>93</v>
       </c>
-      <c r="B94" s="52"/>
-[...22 lines deleted...]
-    <row r="95" spans="1:9" ht="67.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B94" s="16"/>
+      <c r="C94" s="49" t="s">
+        <v>362</v>
+      </c>
+      <c r="D94" s="147" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E94" s="148">
+        <v>46161</v>
+      </c>
+      <c r="F94" s="148">
+        <v>46162</v>
+      </c>
+      <c r="G94" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H94" s="149" t="s">
+        <v>1261</v>
+      </c>
+      <c r="I94" s="147" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="103.2" customHeight="1">
       <c r="A95" s="1">
         <v>94</v>
       </c>
-      <c r="B95" s="52"/>
-[...22 lines deleted...]
-    <row r="96" spans="1:9" ht="67.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B95" s="16"/>
+      <c r="C95" s="5" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D95" s="143" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E95" s="103">
+        <v>46162</v>
+      </c>
+      <c r="F95" s="103">
+        <v>46163</v>
+      </c>
+      <c r="G95" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H95" s="142">
+        <v>19</v>
+      </c>
+      <c r="I95" s="143" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="55.2">
       <c r="A96" s="1">
         <v>95</v>
       </c>
-      <c r="B96" s="52"/>
-[...22 lines deleted...]
-    <row r="97" spans="1:9" ht="67.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B96" s="16"/>
+      <c r="C96" s="36" t="s">
+        <v>261</v>
+      </c>
+      <c r="D96" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="E96" s="103">
+        <v>46163</v>
+      </c>
+      <c r="F96" s="103">
+        <v>46165</v>
+      </c>
+      <c r="G96" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H96" s="36">
+        <v>5</v>
+      </c>
+      <c r="I96" s="36" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="94.8" customHeight="1">
       <c r="A97" s="1">
         <v>96</v>
       </c>
-      <c r="B97" s="52"/>
-[...22 lines deleted...]
-    <row r="98" spans="1:9" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B97" s="34"/>
+      <c r="C97" s="150" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D97" s="150" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E97" s="151">
+        <v>46164</v>
+      </c>
+      <c r="F97" s="151">
+        <v>46166</v>
+      </c>
+      <c r="G97" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H97" s="150">
+        <v>2</v>
+      </c>
+      <c r="I97" s="150" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="94.8" customHeight="1">
       <c r="A98" s="1">
         <v>97</v>
       </c>
-      <c r="B98" s="52"/>
-[...22 lines deleted...]
-    <row r="99" spans="1:9" ht="70.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B98" s="34"/>
+      <c r="C98" s="167" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D98" s="167" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E98" s="171">
+        <v>46165</v>
+      </c>
+      <c r="F98" s="171">
+        <v>46166</v>
+      </c>
+      <c r="G98" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H98" s="167" t="s">
+        <v>1365</v>
+      </c>
+      <c r="I98" s="167" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="100.2" customHeight="1">
       <c r="A99" s="1">
         <v>98</v>
       </c>
-      <c r="B99" s="52"/>
-[...22 lines deleted...]
-    <row r="100" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="B99" s="34"/>
+      <c r="C99" s="150" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D99" s="150" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E99" s="151">
+        <v>46165</v>
+      </c>
+      <c r="F99" s="151">
+        <v>46166</v>
+      </c>
+      <c r="G99" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H99" s="150">
+        <v>28</v>
+      </c>
+      <c r="I99" s="150" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="100.2" customHeight="1">
       <c r="A100" s="1">
         <v>99</v>
       </c>
-      <c r="B100" s="52"/>
-[...22 lines deleted...]
-    <row r="101" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="B100" s="34"/>
+      <c r="C100" s="157" t="s">
+        <v>932</v>
+      </c>
+      <c r="D100" s="157" t="s">
+        <v>935</v>
+      </c>
+      <c r="E100" s="158">
+        <v>46165</v>
+      </c>
+      <c r="F100" s="158">
+        <v>46175</v>
+      </c>
+      <c r="G100" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H100" s="157">
+        <v>3</v>
+      </c>
+      <c r="I100" s="157" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="82.8">
       <c r="A101" s="1">
         <v>100</v>
       </c>
-      <c r="B101" s="52"/>
-[...1 lines deleted...]
-        <v>360</v>
+      <c r="B101" s="34"/>
+      <c r="C101" s="49" t="s">
+        <v>362</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>598</v>
-[...11 lines deleted...]
-        <v>599</v>
+        <v>568</v>
+      </c>
+      <c r="E101" s="101">
+        <v>46169</v>
+      </c>
+      <c r="F101" s="101">
+        <v>46170</v>
+      </c>
+      <c r="G101" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H101" s="5">
+        <v>15</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:9" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="86.4" customHeight="1">
       <c r="A102" s="1">
         <v>101</v>
       </c>
-      <c r="B102" s="52"/>
-[...15 lines deleted...]
-      <c r="H102" s="100">
+      <c r="B102" s="34"/>
+      <c r="C102" s="49" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E102" s="101">
+        <v>46172</v>
+      </c>
+      <c r="F102" s="101">
+        <v>46172</v>
+      </c>
+      <c r="G102" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H102" s="5">
         <v>1</v>
       </c>
-      <c r="I102" s="100" t="s">
-[...3 lines deleted...]
-    <row r="103" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="I102" s="5" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="67.2" customHeight="1">
       <c r="A103" s="1">
         <v>102</v>
       </c>
-      <c r="B103" s="52"/>
-[...1 lines deleted...]
-        <v>261</v>
+      <c r="B103" s="34"/>
+      <c r="C103" s="49" t="s">
+        <v>814</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>307</v>
-[...7 lines deleted...]
-      <c r="G103" s="51" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E103" s="101">
+        <v>46172</v>
+      </c>
+      <c r="F103" s="101">
+        <v>46173</v>
+      </c>
+      <c r="G103" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H103" s="5">
-        <v>16.260000000000002</v>
-[...5 lines deleted...]
-    <row r="104" spans="1:9" ht="83.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>3</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="67.2" customHeight="1">
       <c r="A104" s="1">
         <v>103</v>
       </c>
-      <c r="B104" s="52"/>
-[...22 lines deleted...]
-    <row r="105" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="B104" s="34"/>
+      <c r="C104" s="49" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="E104" s="101">
+        <v>46172</v>
+      </c>
+      <c r="F104" s="101">
+        <v>46174</v>
+      </c>
+      <c r="G104" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H104" s="5">
+        <v>3</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="93.6" customHeight="1">
       <c r="A105" s="1">
         <v>104</v>
       </c>
-      <c r="B105" s="52"/>
-[...1 lines deleted...]
-        <v>430</v>
+      <c r="B105" s="34"/>
+      <c r="C105" s="49" t="s">
+        <v>1158</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>601</v>
-[...11 lines deleted...]
-        <v>18</v>
+        <v>1058</v>
+      </c>
+      <c r="E105" s="101">
+        <v>45811</v>
+      </c>
+      <c r="F105" s="101">
+        <v>45813</v>
+      </c>
+      <c r="G105" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H105" s="5">
+        <v>8</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:9" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="55.2">
       <c r="A106" s="1">
         <v>105</v>
       </c>
-      <c r="B106" s="52"/>
-[...22 lines deleted...]
-    <row r="107" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="B106" s="34"/>
+      <c r="C106" s="49" t="s">
+        <v>403</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="E106" s="101">
+        <v>46177</v>
+      </c>
+      <c r="F106" s="101">
+        <v>46178</v>
+      </c>
+      <c r="G106" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H106" s="5">
+        <v>12</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="82.8" customHeight="1">
       <c r="A107" s="1">
         <v>106</v>
       </c>
-      <c r="B107" s="52"/>
-[...1 lines deleted...]
-        <v>405</v>
+      <c r="B107" s="34"/>
+      <c r="C107" s="49" t="s">
+        <v>331</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>603</v>
-[...11 lines deleted...]
-        <v>604</v>
+        <v>1127</v>
+      </c>
+      <c r="E107" s="101">
+        <v>45812</v>
+      </c>
+      <c r="F107" s="101">
+        <v>45815</v>
+      </c>
+      <c r="G107" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H107" s="5">
+        <v>16</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:9" ht="79.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="82.8" customHeight="1">
       <c r="A108" s="1">
         <v>107</v>
       </c>
-      <c r="B108" s="52"/>
-[...16 lines deleted...]
-        <v>2.27</v>
+      <c r="B108" s="34"/>
+      <c r="C108" s="49" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E108" s="101">
+        <v>46179</v>
+      </c>
+      <c r="F108" s="101">
+        <v>46180</v>
+      </c>
+      <c r="G108" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H108" s="5">
+        <v>1</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:9" ht="93.6" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="71.400000000000006" customHeight="1">
       <c r="A109" s="1">
         <v>108</v>
       </c>
-      <c r="B109" s="104"/>
-[...22 lines deleted...]
-    <row r="110" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="B109" s="34"/>
+      <c r="C109" s="73" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D109" s="109" t="s">
+        <v>937</v>
+      </c>
+      <c r="E109" s="90">
+        <v>46179</v>
+      </c>
+      <c r="F109" s="90">
+        <v>46180</v>
+      </c>
+      <c r="G109" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H109" s="73">
+        <v>1</v>
+      </c>
+      <c r="I109" s="73" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="41.4">
       <c r="A110" s="1">
         <v>109</v>
       </c>
-      <c r="B110" s="52"/>
-[...22 lines deleted...]
-    <row r="111" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="B110" s="34"/>
+      <c r="C110" s="49" t="s">
+        <v>632</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="E110" s="101">
+        <v>46185</v>
+      </c>
+      <c r="F110" s="101">
+        <v>46292</v>
+      </c>
+      <c r="G110" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="82.2" customHeight="1">
       <c r="A111" s="1">
         <v>110</v>
       </c>
-      <c r="B111" s="52"/>
-[...22 lines deleted...]
-    <row r="112" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B111" s="34"/>
+      <c r="C111" s="73" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D111" s="109" t="s">
+        <v>937</v>
+      </c>
+      <c r="E111" s="90">
+        <v>46186</v>
+      </c>
+      <c r="F111" s="90">
+        <v>46187</v>
+      </c>
+      <c r="G111" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H111" s="73">
+        <v>1</v>
+      </c>
+      <c r="I111" s="73" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="41.4">
       <c r="A112" s="1">
         <v>111</v>
       </c>
-      <c r="B112" s="52"/>
-[...1 lines deleted...]
-        <v>920</v>
+      <c r="B112" s="34"/>
+      <c r="C112" s="49" t="s">
+        <v>628</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>921</v>
-[...11 lines deleted...]
-        <v>922</v>
+        <v>668</v>
+      </c>
+      <c r="E112" s="101">
+        <v>46189</v>
+      </c>
+      <c r="F112" s="101">
+        <v>46192</v>
+      </c>
+      <c r="G112" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H112" s="5">
+        <v>25</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>923</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:9" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="74.400000000000006" customHeight="1">
       <c r="A113" s="1">
         <v>112</v>
       </c>
-      <c r="B113" s="52"/>
-[...1 lines deleted...]
-        <v>695</v>
+      <c r="B113" s="34"/>
+      <c r="C113" s="49" t="s">
+        <v>388</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>715</v>
-[...11 lines deleted...]
-        <v>3</v>
+        <v>588</v>
+      </c>
+      <c r="E113" s="101">
+        <v>46197</v>
+      </c>
+      <c r="F113" s="101">
+        <v>46198</v>
+      </c>
+      <c r="G113" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>589</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:9" ht="68.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="81" customHeight="1">
       <c r="A114" s="1">
         <v>113</v>
       </c>
-      <c r="B114" s="52"/>
-[...22 lines deleted...]
-    <row r="115" spans="1:9" ht="68.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B114" s="34"/>
+      <c r="C114" s="49" t="s">
+        <v>220</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E114" s="101">
+        <v>46199</v>
+      </c>
+      <c r="F114" s="101">
+        <v>46201</v>
+      </c>
+      <c r="G114" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H114" s="5">
+        <v>3</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="69">
       <c r="A115" s="1">
         <v>114</v>
       </c>
-      <c r="B115" s="52"/>
-[...16 lines deleted...]
-        <v>1</v>
+      <c r="B115" s="34"/>
+      <c r="C115" s="49" t="s">
+        <v>795</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="E115" s="101">
+        <v>46199</v>
+      </c>
+      <c r="F115" s="101">
+        <v>46201</v>
+      </c>
+      <c r="G115" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>572</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>1010</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="76.8" customHeight="1">
       <c r="A116" s="1">
         <v>115</v>
       </c>
-      <c r="B116" s="52"/>
-[...22 lines deleted...]
-    <row r="117" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="B116" s="34"/>
+      <c r="C116" s="73" t="s">
+        <v>940</v>
+      </c>
+      <c r="D116" s="109" t="s">
+        <v>941</v>
+      </c>
+      <c r="E116" s="90">
+        <v>46213</v>
+      </c>
+      <c r="F116" s="90">
+        <v>46213</v>
+      </c>
+      <c r="G116" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H116" s="73">
+        <v>1</v>
+      </c>
+      <c r="I116" s="73" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="76.8" customHeight="1">
       <c r="A117" s="1">
         <v>116</v>
       </c>
-      <c r="B117" s="21"/>
-[...22 lines deleted...]
-    <row r="118" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="B117" s="34"/>
+      <c r="C117" s="73" t="s">
+        <v>940</v>
+      </c>
+      <c r="D117" s="109" t="s">
+        <v>942</v>
+      </c>
+      <c r="E117" s="90">
+        <v>46222</v>
+      </c>
+      <c r="F117" s="90">
+        <v>46222</v>
+      </c>
+      <c r="G117" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H117" s="73">
+        <v>1</v>
+      </c>
+      <c r="I117" s="73" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="76.8" customHeight="1">
       <c r="A118" s="1">
         <v>117</v>
       </c>
-      <c r="B118" s="21"/>
-[...22 lines deleted...]
-    <row r="119" spans="1:9" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B118" s="34"/>
+      <c r="C118" s="73" t="s">
+        <v>945</v>
+      </c>
+      <c r="D118" s="73" t="s">
+        <v>946</v>
+      </c>
+      <c r="E118" s="90">
+        <v>46228</v>
+      </c>
+      <c r="F118" s="90">
+        <v>46229</v>
+      </c>
+      <c r="G118" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H118" s="73">
+        <v>3</v>
+      </c>
+      <c r="I118" s="73" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="85.2" customHeight="1">
       <c r="A119" s="1">
         <v>118</v>
       </c>
-      <c r="B119" s="21"/>
-      <c r="C119" s="100" t="s">
+      <c r="B119" s="34"/>
+      <c r="C119" s="73" t="s">
+        <v>794</v>
+      </c>
+      <c r="D119" s="73" t="s">
         <v>791</v>
       </c>
-      <c r="D119" s="100" t="s">
-[...18 lines deleted...]
-    <row r="120" spans="1:9" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E119" s="102">
+        <v>46234</v>
+      </c>
+      <c r="F119" s="102">
+        <v>46238</v>
+      </c>
+      <c r="G119" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H119" s="73" t="s">
+        <v>792</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="82.8">
       <c r="A120" s="1">
         <v>119</v>
       </c>
-      <c r="B120" s="21"/>
-[...22 lines deleted...]
-    <row r="121" spans="1:9" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B120" s="34"/>
+      <c r="C120" s="70" t="s">
+        <v>692</v>
+      </c>
+      <c r="D120" s="71" t="s">
+        <v>693</v>
+      </c>
+      <c r="E120" s="104">
+        <v>46238</v>
+      </c>
+      <c r="F120" s="104">
+        <v>46252</v>
+      </c>
+      <c r="G120" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H120" s="71">
+        <v>13</v>
+      </c>
+      <c r="I120" s="71" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="70.2" customHeight="1">
       <c r="A121" s="1">
         <v>120</v>
       </c>
-      <c r="B121" s="21"/>
-[...22 lines deleted...]
-    <row r="122" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="B121" s="34"/>
+      <c r="C121" s="172" t="s">
+        <v>827</v>
+      </c>
+      <c r="D121" s="169" t="s">
+        <v>847</v>
+      </c>
+      <c r="E121" s="168">
+        <v>46239</v>
+      </c>
+      <c r="F121" s="168">
+        <v>46244</v>
+      </c>
+      <c r="G121" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H121" s="169">
+        <v>2</v>
+      </c>
+      <c r="I121" s="169" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="67.2" customHeight="1">
       <c r="A122" s="1">
         <v>121</v>
       </c>
-      <c r="B122" s="21"/>
-[...22 lines deleted...]
-    <row r="123" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="B122" s="34"/>
+      <c r="C122" s="73" t="s">
+        <v>948</v>
+      </c>
+      <c r="D122" s="109" t="s">
+        <v>949</v>
+      </c>
+      <c r="E122" s="90">
+        <v>46247</v>
+      </c>
+      <c r="F122" s="90">
+        <v>46251</v>
+      </c>
+      <c r="G122" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H122" s="73">
+        <v>3</v>
+      </c>
+      <c r="I122" s="73" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="67.2" customHeight="1">
       <c r="A123" s="1">
         <v>122</v>
       </c>
-      <c r="B123" s="21"/>
-[...22 lines deleted...]
-    <row r="124" spans="1:9" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B123" s="34"/>
+      <c r="C123" s="73" t="s">
+        <v>951</v>
+      </c>
+      <c r="D123" s="109" t="s">
+        <v>952</v>
+      </c>
+      <c r="E123" s="90">
+        <v>46256</v>
+      </c>
+      <c r="F123" s="90">
+        <v>46264</v>
+      </c>
+      <c r="G123" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H123" s="73">
+        <v>1</v>
+      </c>
+      <c r="I123" s="110" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="67.2" customHeight="1">
       <c r="A124" s="1">
         <v>123</v>
       </c>
-      <c r="B124" s="21"/>
-[...22 lines deleted...]
-    <row r="125" spans="1:9" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B124" s="34"/>
+      <c r="C124" s="73" t="s">
+        <v>954</v>
+      </c>
+      <c r="D124" s="109" t="s">
+        <v>955</v>
+      </c>
+      <c r="E124" s="90">
+        <v>46256</v>
+      </c>
+      <c r="F124" s="90">
+        <v>46278</v>
+      </c>
+      <c r="G124" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H124" s="73">
+        <v>3</v>
+      </c>
+      <c r="I124" s="111" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="82.8">
       <c r="A125" s="1">
         <v>124</v>
       </c>
-      <c r="B125" s="21"/>
-[...22 lines deleted...]
-    <row r="126" spans="1:9" ht="73.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B125" s="34"/>
+      <c r="C125" s="48" t="s">
+        <v>351</v>
+      </c>
+      <c r="D125" s="48" t="s">
+        <v>352</v>
+      </c>
+      <c r="E125" s="105">
+        <v>46261</v>
+      </c>
+      <c r="F125" s="105">
+        <v>46264</v>
+      </c>
+      <c r="G125" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H125" s="48">
+        <v>8</v>
+      </c>
+      <c r="I125" s="48" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="70.8" customHeight="1">
       <c r="A126" s="1">
         <v>125</v>
       </c>
-      <c r="B126" s="21"/>
-[...15 lines deleted...]
-      <c r="H126" s="100">
+      <c r="B126" s="34"/>
+      <c r="C126" s="73" t="s">
+        <v>957</v>
+      </c>
+      <c r="D126" s="73" t="s">
+        <v>958</v>
+      </c>
+      <c r="E126" s="90">
+        <v>46262</v>
+      </c>
+      <c r="F126" s="90">
+        <v>46271</v>
+      </c>
+      <c r="G126" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H126" s="73">
         <v>1</v>
       </c>
-      <c r="I126" s="5" t="s">
-[...3 lines deleted...]
-    <row r="127" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="I126" s="73" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="69">
       <c r="A127" s="1">
         <v>126</v>
       </c>
-      <c r="B127" s="21"/>
-[...22 lines deleted...]
-    <row r="128" spans="1:9" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B127" s="34"/>
+      <c r="C127" s="16" t="s">
+        <v>261</v>
+      </c>
+      <c r="D127" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="E127" s="100">
+        <v>46269</v>
+      </c>
+      <c r="F127" s="100">
+        <v>46271</v>
+      </c>
+      <c r="G127" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H127" s="16">
+        <v>1.2</v>
+      </c>
+      <c r="I127" s="16" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="69">
       <c r="A128" s="1">
         <v>127</v>
       </c>
-      <c r="B128" s="21"/>
-[...1 lines deleted...]
-        <v>753</v>
+      <c r="B128" s="34"/>
+      <c r="C128" s="49" t="s">
+        <v>359</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>754</v>
+        <v>574</v>
       </c>
       <c r="E128" s="101">
-        <v>46301</v>
-[...14 lines deleted...]
-    <row r="129" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+        <v>46269</v>
+      </c>
+      <c r="F128" s="101">
+        <v>46273</v>
+      </c>
+      <c r="G128" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H128" s="51" t="s">
+        <v>575</v>
+      </c>
+      <c r="I128" s="5" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="69.599999999999994" customHeight="1">
       <c r="A129" s="1">
         <v>128</v>
       </c>
-      <c r="B129" s="21"/>
-[...22 lines deleted...]
-    <row r="130" spans="1:9" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B129" s="34"/>
+      <c r="C129" s="73" t="s">
+        <v>960</v>
+      </c>
+      <c r="D129" s="73" t="s">
+        <v>961</v>
+      </c>
+      <c r="E129" s="90">
+        <v>46270</v>
+      </c>
+      <c r="F129" s="90">
+        <v>46272</v>
+      </c>
+      <c r="G129" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H129" s="73">
+        <v>1</v>
+      </c>
+      <c r="I129" s="73" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="69">
       <c r="A130" s="1">
         <v>129</v>
       </c>
-      <c r="B130" s="21"/>
-[...22 lines deleted...]
-    <row r="131" spans="1:9" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B130" s="34"/>
+      <c r="C130" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="E130" s="32">
+        <v>46276</v>
+      </c>
+      <c r="F130" s="32">
+        <v>46278</v>
+      </c>
+      <c r="G130" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H130" s="5">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="I130" s="41" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="100.2" customHeight="1">
       <c r="A131" s="1">
         <v>130</v>
       </c>
-      <c r="B131" s="21"/>
-[...22 lines deleted...]
-    <row r="132" spans="1:9" ht="85.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B131" s="34"/>
+      <c r="C131" s="73" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D131" s="73" t="s">
+        <v>963</v>
+      </c>
+      <c r="E131" s="90">
+        <v>46276</v>
+      </c>
+      <c r="F131" s="90">
+        <v>46285</v>
+      </c>
+      <c r="G131" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H131" s="73">
+        <v>1</v>
+      </c>
+      <c r="I131" s="108" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="69">
       <c r="A132" s="1">
         <v>131</v>
       </c>
-      <c r="B132" s="21"/>
-[...22 lines deleted...]
-    <row r="133" spans="1:9" ht="80.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B132" s="34"/>
+      <c r="C132" s="49" t="s">
+        <v>424</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E132" s="101">
+        <v>46277</v>
+      </c>
+      <c r="F132" s="101">
+        <v>46278</v>
+      </c>
+      <c r="G132" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H132" s="51">
+        <v>18</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="69" customHeight="1">
       <c r="A133" s="1">
         <v>132</v>
       </c>
-      <c r="B133" s="21"/>
-[...22 lines deleted...]
-    <row r="134" spans="1:9" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B133" s="34"/>
+      <c r="C133" s="49" t="s">
+        <v>814</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E133" s="101">
+        <v>46277</v>
+      </c>
+      <c r="F133" s="101">
+        <v>46285</v>
+      </c>
+      <c r="G133" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H133" s="51">
+        <v>2</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="75.599999999999994" customHeight="1">
       <c r="A134" s="1">
         <v>133</v>
       </c>
-      <c r="B134" s="21"/>
-[...15 lines deleted...]
-      <c r="H134" s="113">
+      <c r="B134" s="34"/>
+      <c r="C134" s="73" t="s">
+        <v>964</v>
+      </c>
+      <c r="D134" s="109" t="s">
+        <v>965</v>
+      </c>
+      <c r="E134" s="90">
+        <v>46279</v>
+      </c>
+      <c r="F134" s="90">
+        <v>46285</v>
+      </c>
+      <c r="G134" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H134" s="73">
         <v>1</v>
       </c>
-      <c r="I134" s="112" t="s">
-[...3 lines deleted...]
-    <row r="135" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="I134" s="73" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="97.8" customHeight="1">
       <c r="A135" s="1">
         <v>134</v>
       </c>
-      <c r="B135" s="21"/>
-[...22 lines deleted...]
-    <row r="136" spans="1:9" ht="59.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B135" s="34"/>
+      <c r="C135" s="73" t="s">
+        <v>220</v>
+      </c>
+      <c r="D135" s="109" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E135" s="101">
+        <v>46281</v>
+      </c>
+      <c r="F135" s="101">
+        <v>46282</v>
+      </c>
+      <c r="G135" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H135" s="73">
+        <v>12</v>
+      </c>
+      <c r="I135" s="73" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="69">
       <c r="A136" s="1">
         <v>135</v>
       </c>
-      <c r="B136" s="21"/>
-[...1 lines deleted...]
-        <v>852</v>
+      <c r="B136" s="34"/>
+      <c r="C136" s="49" t="s">
+        <v>403</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>884</v>
-[...11 lines deleted...]
-        <v>27</v>
+        <v>579</v>
+      </c>
+      <c r="E136" s="101">
+        <v>46281</v>
+      </c>
+      <c r="F136" s="101">
+        <v>46282</v>
+      </c>
+      <c r="G136" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H136" s="53" t="s">
+        <v>580</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>853</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:9" ht="59.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="90" customHeight="1">
       <c r="A137" s="1">
         <v>136</v>
       </c>
-      <c r="B137" s="21"/>
-[...22 lines deleted...]
-    <row r="138" spans="1:9" ht="59.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B137" s="34"/>
+      <c r="C137" s="115" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D137" s="107" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E137" s="90">
+        <v>46282</v>
+      </c>
+      <c r="F137" s="90">
+        <v>46285</v>
+      </c>
+      <c r="G137" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H137" s="73">
+        <v>3</v>
+      </c>
+      <c r="I137" s="73" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="82.2" customHeight="1">
       <c r="A138" s="1">
         <v>137</v>
       </c>
-      <c r="B138" s="21"/>
-[...16 lines deleted...]
-        <v>1</v>
+      <c r="B138" s="34"/>
+      <c r="C138" s="49" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E138" s="101">
+        <v>46282</v>
+      </c>
+      <c r="F138" s="101">
+        <v>46285</v>
+      </c>
+      <c r="G138" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H138" s="51">
+        <v>2</v>
       </c>
       <c r="I138" s="5" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" ht="103.8" customHeight="1">
       <c r="A139" s="1">
         <v>138</v>
       </c>
-      <c r="B139" s="21"/>
-[...1 lines deleted...]
-        <v>376</v>
+      <c r="B139" s="34"/>
+      <c r="C139" s="49" t="s">
+        <v>1083</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>576</v>
-[...10 lines deleted...]
-      <c r="H139" s="5">
+        <v>1352</v>
+      </c>
+      <c r="E139" s="102">
+        <v>46283</v>
+      </c>
+      <c r="F139" s="101">
+        <v>46285</v>
+      </c>
+      <c r="G139" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H139" s="53">
         <v>3</v>
       </c>
       <c r="I139" s="5" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="79.8" customHeight="1">
       <c r="A140" s="1">
         <v>139</v>
       </c>
-      <c r="B140" s="21"/>
-[...16 lines deleted...]
-        <v>3</v>
+      <c r="B140" s="34"/>
+      <c r="C140" s="73" t="s">
+        <v>768</v>
+      </c>
+      <c r="D140" s="73" t="s">
+        <v>796</v>
+      </c>
+      <c r="E140" s="102">
+        <v>46283</v>
+      </c>
+      <c r="F140" s="102">
+        <v>46306</v>
+      </c>
+      <c r="G140" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H140" s="73">
+        <v>2.27</v>
       </c>
       <c r="I140" s="5" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="93.6" customHeight="1">
       <c r="A141" s="1">
         <v>140</v>
       </c>
-      <c r="B141" s="21"/>
-[...22 lines deleted...]
-    <row r="142" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="B141" s="77"/>
+      <c r="C141" s="72" t="s">
+        <v>722</v>
+      </c>
+      <c r="D141" s="72" t="s">
+        <v>720</v>
+      </c>
+      <c r="E141" s="74">
+        <v>46284</v>
+      </c>
+      <c r="F141" s="76">
+        <v>46285</v>
+      </c>
+      <c r="G141" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H141" s="75">
+        <v>18</v>
+      </c>
+      <c r="I141" s="80" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="69">
       <c r="A142" s="1">
         <v>141</v>
       </c>
-      <c r="B142" s="21"/>
-[...22 lines deleted...]
-    <row r="143" spans="1:9" ht="78" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B142" s="34"/>
+      <c r="C142" s="55" t="s">
+        <v>261</v>
+      </c>
+      <c r="D142" s="55" t="s">
+        <v>309</v>
+      </c>
+      <c r="E142" s="56">
+        <v>46284</v>
+      </c>
+      <c r="F142" s="57">
+        <v>46286</v>
+      </c>
+      <c r="G142" s="163" t="s">
+        <v>9</v>
+      </c>
+      <c r="H142" s="58">
+        <v>1.2</v>
+      </c>
+      <c r="I142" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" ht="99" customHeight="1">
       <c r="A143" s="1">
         <v>142</v>
       </c>
-      <c r="B143" s="21"/>
-[...22 lines deleted...]
-    <row r="144" spans="1:9" ht="78" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B143" s="34"/>
+      <c r="C143" s="41" t="s">
+        <v>733</v>
+      </c>
+      <c r="D143" s="41" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E143" s="144">
+        <v>46287</v>
+      </c>
+      <c r="F143" s="144">
+        <v>46288</v>
+      </c>
+      <c r="G143" s="33" t="s">
+        <v>735</v>
+      </c>
+      <c r="H143" s="41">
+        <v>9</v>
+      </c>
+      <c r="I143" s="41" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" ht="60" customHeight="1">
       <c r="A144" s="1">
         <v>143</v>
       </c>
-      <c r="B144" s="21"/>
-[...16 lines deleted...]
-        <v>1</v>
+      <c r="B144" s="34"/>
+      <c r="C144" s="49" t="s">
+        <v>884</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>885</v>
+      </c>
+      <c r="E144" s="101">
+        <v>46289</v>
+      </c>
+      <c r="F144" s="101">
+        <v>46292</v>
+      </c>
+      <c r="G144" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H144" s="51" t="s">
+        <v>886</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" ht="38.4" customHeight="1">
       <c r="A145" s="1">
         <v>144</v>
       </c>
-      <c r="B145" s="21"/>
-[...1 lines deleted...]
-        <v>405</v>
+      <c r="B145" s="34"/>
+      <c r="C145" s="49" t="s">
+        <v>665</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>620</v>
-[...11 lines deleted...]
-        <v>7</v>
+        <v>685</v>
+      </c>
+      <c r="E145" s="101">
+        <v>46290</v>
+      </c>
+      <c r="F145" s="101">
+        <v>46292</v>
+      </c>
+      <c r="G145" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H145" s="51">
+        <v>3</v>
       </c>
       <c r="I145" s="5" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" ht="68.400000000000006" customHeight="1">
       <c r="A146" s="1">
         <v>145</v>
       </c>
-      <c r="B146" s="21"/>
-[...16 lines deleted...]
-        <v>3</v>
+      <c r="B146" s="34"/>
+      <c r="C146" s="73" t="s">
+        <v>968</v>
+      </c>
+      <c r="D146" s="73" t="s">
+        <v>969</v>
+      </c>
+      <c r="E146" s="90">
+        <v>46290</v>
+      </c>
+      <c r="F146" s="90">
+        <v>46292</v>
+      </c>
+      <c r="G146" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H146" s="73">
+        <v>1</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:9" ht="103.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" ht="69">
       <c r="A147" s="1">
         <v>146</v>
       </c>
-      <c r="B147" s="21"/>
-[...1 lines deleted...]
-        <v>222</v>
+      <c r="B147" s="34"/>
+      <c r="C147" s="49" t="s">
+        <v>359</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>1146</v>
-[...11 lines deleted...]
-        <v>19</v>
+        <v>549</v>
+      </c>
+      <c r="E147" s="101">
+        <v>46291</v>
+      </c>
+      <c r="F147" s="101">
+        <v>46292</v>
+      </c>
+      <c r="G147" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H147" s="51">
+        <v>18</v>
       </c>
       <c r="I147" s="5" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" ht="55.2">
       <c r="A148" s="1">
         <v>147</v>
       </c>
-      <c r="B148" s="21"/>
-[...22 lines deleted...]
-    <row r="149" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="B148" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="D148" s="38">
+        <v>46332</v>
+      </c>
+      <c r="E148" s="106">
+        <v>46337</v>
+      </c>
+      <c r="F148" s="101">
+        <v>46292</v>
+      </c>
+      <c r="G148" s="33">
+        <v>26</v>
+      </c>
+      <c r="H148" s="51">
+        <v>13</v>
+      </c>
+      <c r="I148" s="38" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" ht="81" customHeight="1">
       <c r="A149" s="1">
         <v>148</v>
       </c>
-      <c r="B149" s="21"/>
-[...1 lines deleted...]
-        <v>566</v>
+      <c r="B149" s="16"/>
+      <c r="C149" s="49" t="s">
+        <v>388</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>567</v>
-[...11 lines deleted...]
-        <v>382</v>
+        <v>582</v>
+      </c>
+      <c r="E149" s="101">
+        <v>46296</v>
+      </c>
+      <c r="F149" s="101">
+        <v>46298</v>
+      </c>
+      <c r="G149" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H149" s="13" t="s">
+        <v>292</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:9" ht="75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" ht="78.599999999999994" customHeight="1">
       <c r="A150" s="1">
         <v>149</v>
       </c>
-      <c r="B150" s="21"/>
-[...22 lines deleted...]
-    <row r="151" spans="1:9" ht="75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B150" s="16"/>
+      <c r="C150" s="73" t="s">
+        <v>761</v>
+      </c>
+      <c r="D150" s="73" t="s">
+        <v>797</v>
+      </c>
+      <c r="E150" s="102">
+        <v>46296</v>
+      </c>
+      <c r="F150" s="102">
+        <v>46299</v>
+      </c>
+      <c r="G150" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H150" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="I150" s="89" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" ht="78.599999999999994" customHeight="1">
       <c r="A151" s="1">
         <v>150</v>
       </c>
-      <c r="B151" s="21"/>
-[...22 lines deleted...]
-    <row r="152" spans="1:9" ht="85.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B151" s="16"/>
+      <c r="C151" s="73" t="s">
+        <v>848</v>
+      </c>
+      <c r="D151" s="73" t="s">
+        <v>849</v>
+      </c>
+      <c r="E151" s="102">
+        <v>46296</v>
+      </c>
+      <c r="F151" s="102">
+        <v>46299</v>
+      </c>
+      <c r="G151" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" ht="78.599999999999994" customHeight="1">
       <c r="A152" s="1">
         <v>151</v>
       </c>
-      <c r="B152" s="21"/>
-[...16 lines deleted...]
-        <v>19</v>
+      <c r="B152" s="16"/>
+      <c r="C152" s="73" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D152" s="73" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E152" s="102">
+        <v>46297</v>
+      </c>
+      <c r="F152" s="102">
+        <v>46299</v>
+      </c>
+      <c r="G152" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>916</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" ht="117" customHeight="1">
       <c r="A153" s="1">
         <v>152</v>
       </c>
-      <c r="B153" s="21"/>
-[...16 lines deleted...]
-        <v>623</v>
+      <c r="B153" s="16"/>
+      <c r="C153" s="73" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D153" s="73" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E153" s="102">
+        <v>46297</v>
+      </c>
+      <c r="F153" s="102">
+        <v>46299</v>
+      </c>
+      <c r="G153" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H153" s="73">
+        <v>2</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" ht="69">
       <c r="A154" s="1">
         <v>153</v>
       </c>
-      <c r="B154" s="21"/>
-[...22 lines deleted...]
-    <row r="155" spans="1:9" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B154" s="16"/>
+      <c r="C154" s="38" t="s">
+        <v>354</v>
+      </c>
+      <c r="D154" s="38" t="s">
+        <v>355</v>
+      </c>
+      <c r="E154" s="106">
+        <v>46297</v>
+      </c>
+      <c r="F154" s="106">
+        <v>46299</v>
+      </c>
+      <c r="G154" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H154" s="38">
+        <v>1.2</v>
+      </c>
+      <c r="I154" s="38" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" ht="69">
       <c r="A155" s="1">
         <v>154</v>
       </c>
-      <c r="B155" s="21"/>
-[...22 lines deleted...]
-    <row r="156" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="B155" s="16"/>
+      <c r="C155" s="16" t="s">
+        <v>261</v>
+      </c>
+      <c r="D155" s="16" t="s">
+        <v>312</v>
+      </c>
+      <c r="E155" s="100">
+        <v>46297</v>
+      </c>
+      <c r="F155" s="100">
+        <v>46299</v>
+      </c>
+      <c r="G155" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H155" s="16" t="s">
+        <v>313</v>
+      </c>
+      <c r="I155" s="16" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" ht="78.599999999999994" customHeight="1">
       <c r="A156" s="1">
         <v>155</v>
       </c>
-      <c r="B156" s="21"/>
-[...22 lines deleted...]
-    <row r="157" spans="1:9" ht="73.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B156" s="16"/>
+      <c r="C156" s="16" t="s">
+        <v>920</v>
+      </c>
+      <c r="D156" s="16" t="s">
+        <v>967</v>
+      </c>
+      <c r="E156" s="100">
+        <v>46297</v>
+      </c>
+      <c r="F156" s="100">
+        <v>46299</v>
+      </c>
+      <c r="G156" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H156" s="16">
+        <v>1</v>
+      </c>
+      <c r="I156" s="16" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" ht="68.400000000000006" customHeight="1">
       <c r="A157" s="1">
         <v>156</v>
       </c>
-      <c r="B157" s="21"/>
-[...22 lines deleted...]
-    <row r="158" spans="1:9" ht="73.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B157" s="16"/>
+      <c r="C157" s="16" t="s">
+        <v>584</v>
+      </c>
+      <c r="D157" s="16" t="s">
+        <v>585</v>
+      </c>
+      <c r="E157" s="100">
+        <v>46297</v>
+      </c>
+      <c r="F157" s="100">
+        <v>46320</v>
+      </c>
+      <c r="G157" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H157" s="16" t="s">
+        <v>586</v>
+      </c>
+      <c r="I157" s="16" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" ht="64.2" customHeight="1">
       <c r="A158" s="1">
         <v>157</v>
       </c>
-      <c r="B158" s="21"/>
-[...15 lines deleted...]
-      <c r="H158" s="100">
+      <c r="B158" s="16"/>
+      <c r="C158" s="73" t="s">
+        <v>971</v>
+      </c>
+      <c r="D158" s="73" t="s">
+        <v>972</v>
+      </c>
+      <c r="E158" s="90">
+        <v>46298</v>
+      </c>
+      <c r="F158" s="90">
+        <v>46299</v>
+      </c>
+      <c r="G158" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H158" s="73">
         <v>1</v>
       </c>
-      <c r="I158" s="124" t="s">
-[...3 lines deleted...]
-    <row r="159" spans="1:9" ht="71.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I158" s="107" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" ht="64.2" customHeight="1">
       <c r="A159" s="1">
         <v>158</v>
       </c>
-      <c r="B159" s="21"/>
-[...22 lines deleted...]
-    <row r="160" spans="1:9" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="B159" s="16"/>
+      <c r="C159" s="73" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D159" s="73" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E159" s="90">
+        <v>46298</v>
+      </c>
+      <c r="F159" s="90">
+        <v>46300</v>
+      </c>
+      <c r="G159" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H159" s="73">
+        <v>2</v>
+      </c>
+      <c r="I159" s="107" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" ht="73.8" customHeight="1">
       <c r="A160" s="1">
         <v>159</v>
       </c>
-      <c r="B160" s="21"/>
-[...16 lines deleted...]
-        <v>16</v>
+      <c r="B160" s="16"/>
+      <c r="C160" s="73" t="s">
+        <v>974</v>
+      </c>
+      <c r="D160" s="73" t="s">
+        <v>975</v>
+      </c>
+      <c r="E160" s="90">
+        <v>46299</v>
+      </c>
+      <c r="F160" s="90">
+        <v>46299</v>
+      </c>
+      <c r="G160" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H160" s="73">
+        <v>1</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" ht="91.8" customHeight="1">
       <c r="A161" s="1">
         <v>160</v>
       </c>
-      <c r="B161" s="21"/>
-[...22 lines deleted...]
-    <row r="162" spans="1:9" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B161" s="16"/>
+      <c r="C161" s="73" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D161" s="73" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E161" s="90">
+        <v>46299</v>
+      </c>
+      <c r="F161" s="90">
+        <v>46313</v>
+      </c>
+      <c r="G161" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H161" s="73">
+        <v>2</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" ht="91.8" customHeight="1">
       <c r="A162" s="1">
         <v>161</v>
       </c>
-      <c r="B162" s="21"/>
-[...16 lines deleted...]
-        <v>1</v>
+      <c r="B162" s="16"/>
+      <c r="C162" s="73" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D162" s="73" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E162" s="90">
+        <v>46299</v>
+      </c>
+      <c r="F162" s="90">
+        <v>46327</v>
+      </c>
+      <c r="G162" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H162" s="73">
+        <v>10</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:9" ht="89.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" ht="99" customHeight="1">
       <c r="A163" s="1">
         <v>162</v>
       </c>
-      <c r="B163" s="21"/>
-[...15 lines deleted...]
-      <c r="H163" s="100">
+      <c r="B163" s="16"/>
+      <c r="C163" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="E163" s="74">
+        <v>46301</v>
+      </c>
+      <c r="F163" s="76">
+        <v>46315</v>
+      </c>
+      <c r="G163" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H163" s="5">
         <v>1</v>
       </c>
-      <c r="I163" s="149" t="s">
-[...3 lines deleted...]
-    <row r="164" spans="1:9" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I163" s="85" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" ht="78" customHeight="1">
       <c r="A164" s="1">
         <v>163</v>
       </c>
-      <c r="B164" s="21"/>
-[...22 lines deleted...]
-    <row r="165" spans="1:9" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B164" s="16"/>
+      <c r="C164" s="159" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E164" s="160">
+        <v>46303</v>
+      </c>
+      <c r="F164" s="161">
+        <v>46306</v>
+      </c>
+      <c r="G164" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H164" s="5">
+        <v>12</v>
+      </c>
+      <c r="I164" s="85" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" ht="60" customHeight="1">
       <c r="A165" s="1">
         <v>164</v>
       </c>
-      <c r="B165" s="21"/>
-[...22 lines deleted...]
-    <row r="166" spans="1:9" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="B165" s="16"/>
+      <c r="C165" s="122" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E165" s="74">
+        <v>46303</v>
+      </c>
+      <c r="F165" s="76">
+        <v>46307</v>
+      </c>
+      <c r="G165" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H165" s="5">
+        <v>27</v>
+      </c>
+      <c r="I165" s="5" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" ht="99" customHeight="1">
       <c r="A166" s="1">
         <v>165</v>
       </c>
-      <c r="B166" s="21"/>
-[...22 lines deleted...]
-    <row r="167" spans="1:9" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B166" s="16"/>
+      <c r="C166" s="73" t="s">
+        <v>745</v>
+      </c>
+      <c r="D166" s="73" t="s">
+        <v>799</v>
+      </c>
+      <c r="E166" s="102">
+        <v>46304</v>
+      </c>
+      <c r="F166" s="102">
+        <v>46306</v>
+      </c>
+      <c r="G166" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H166" s="73">
+        <v>3</v>
+      </c>
+      <c r="I166" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" ht="99" customHeight="1">
       <c r="A167" s="1">
         <v>166</v>
       </c>
-      <c r="B167" s="21"/>
-[...16 lines deleted...]
-        <v>3</v>
+      <c r="B167" s="16"/>
+      <c r="C167" s="5" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D167" s="73" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E167" s="90">
+        <v>46305</v>
+      </c>
+      <c r="F167" s="90">
+        <v>46306</v>
+      </c>
+      <c r="G167" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H167" s="73">
+        <v>25</v>
       </c>
       <c r="I167" s="5" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:9" ht="76.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" ht="99" customHeight="1">
       <c r="A168" s="1">
         <v>167</v>
       </c>
-      <c r="B168" s="21"/>
-[...16 lines deleted...]
-        <v>3</v>
+      <c r="B168" s="16"/>
+      <c r="C168" s="73" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D168" s="73" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E168" s="102">
+        <v>46305</v>
+      </c>
+      <c r="F168" s="102">
+        <v>46327</v>
+      </c>
+      <c r="G168" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H168" s="73">
+        <v>1</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:9" ht="76.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" ht="85.2" customHeight="1">
       <c r="A169" s="1">
         <v>168</v>
       </c>
-      <c r="B169" s="21"/>
-[...15 lines deleted...]
-      <c r="H169" s="100">
+      <c r="B169" s="16"/>
+      <c r="C169" s="73" t="s">
+        <v>974</v>
+      </c>
+      <c r="D169" s="73" t="s">
+        <v>975</v>
+      </c>
+      <c r="E169" s="90">
+        <v>46306</v>
+      </c>
+      <c r="F169" s="90">
+        <v>46306</v>
+      </c>
+      <c r="G169" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H169" s="73">
         <v>1</v>
       </c>
-      <c r="I169" s="100" t="s">
-[...3 lines deleted...]
-    <row r="170" spans="1:9" ht="76.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I169" s="108" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" ht="80.400000000000006" customHeight="1">
       <c r="A170" s="1">
         <v>169</v>
       </c>
-      <c r="B170" s="21"/>
-[...15 lines deleted...]
-      <c r="H170" s="100">
+      <c r="B170" s="16"/>
+      <c r="C170" s="73" t="s">
+        <v>978</v>
+      </c>
+      <c r="D170" s="73" t="s">
+        <v>979</v>
+      </c>
+      <c r="E170" s="90">
+        <v>46306</v>
+      </c>
+      <c r="F170" s="90">
+        <v>46306</v>
+      </c>
+      <c r="G170" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H170" s="73">
         <v>1</v>
       </c>
-      <c r="I170" s="149" t="s">
-[...3 lines deleted...]
-    <row r="171" spans="1:9" ht="76.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I170" s="107" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" ht="78.599999999999994" customHeight="1">
       <c r="A171" s="1">
         <v>170</v>
       </c>
-      <c r="B171" s="21"/>
-[...15 lines deleted...]
-      <c r="H171" s="100">
+      <c r="B171" s="16"/>
+      <c r="C171" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="E171" s="112">
+        <v>46306</v>
+      </c>
+      <c r="F171" s="113">
+        <v>46328</v>
+      </c>
+      <c r="G171" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H171" s="86">
         <v>1</v>
       </c>
-      <c r="I171" s="100" t="s">
-[...3 lines deleted...]
-    <row r="172" spans="1:9" ht="101.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I171" s="85" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" ht="59.4" customHeight="1">
       <c r="A172" s="1">
         <v>171</v>
       </c>
-      <c r="B172" s="21"/>
-[...1 lines deleted...]
-        <v>1177</v>
+      <c r="B172" s="16"/>
+      <c r="C172" s="49" t="s">
+        <v>821</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>747</v>
-[...7 lines deleted...]
-      <c r="G172" s="51" t="s">
+        <v>850</v>
+      </c>
+      <c r="E172" s="101">
+        <v>46311</v>
+      </c>
+      <c r="F172" s="101">
+        <v>46313</v>
+      </c>
+      <c r="G172" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H172" s="5">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" ht="59.4" customHeight="1">
       <c r="A173" s="1">
         <v>172</v>
       </c>
-      <c r="B173" s="21"/>
-[...22 lines deleted...]
-    <row r="174" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="B173" s="16"/>
+      <c r="C173" s="73" t="s">
+        <v>981</v>
+      </c>
+      <c r="D173" s="73" t="s">
+        <v>982</v>
+      </c>
+      <c r="E173" s="90">
+        <v>46311</v>
+      </c>
+      <c r="F173" s="90">
+        <v>46313</v>
+      </c>
+      <c r="G173" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H173" s="73">
+        <v>1</v>
+      </c>
+      <c r="I173" s="114" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" ht="59.4" customHeight="1">
       <c r="A174" s="1">
         <v>173</v>
       </c>
-      <c r="B174" s="21"/>
-[...22 lines deleted...]
-    <row r="175" spans="1:9" ht="71.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B174" s="16"/>
+      <c r="C174" s="73" t="s">
+        <v>984</v>
+      </c>
+      <c r="D174" s="107" t="s">
+        <v>985</v>
+      </c>
+      <c r="E174" s="90">
+        <v>46311</v>
+      </c>
+      <c r="F174" s="90">
+        <v>46313</v>
+      </c>
+      <c r="G174" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H174" s="73">
+        <v>1</v>
+      </c>
+      <c r="I174" s="5" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" ht="74.400000000000006" customHeight="1">
       <c r="A175" s="1">
         <v>174</v>
       </c>
-      <c r="B175" s="21"/>
-[...22 lines deleted...]
-    <row r="176" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="B175" s="16"/>
+      <c r="C175" s="73" t="s">
+        <v>990</v>
+      </c>
+      <c r="D175" s="107" t="s">
+        <v>991</v>
+      </c>
+      <c r="E175" s="90">
+        <v>46311</v>
+      </c>
+      <c r="F175" s="90">
+        <v>46314</v>
+      </c>
+      <c r="G175" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H175" s="73">
+        <v>1</v>
+      </c>
+      <c r="I175" s="5" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" ht="55.2">
       <c r="A176" s="1">
         <v>175</v>
       </c>
-      <c r="B176" s="21"/>
-[...1 lines deleted...]
-        <v>430</v>
+      <c r="B176" s="16"/>
+      <c r="C176" s="49" t="s">
+        <v>375</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>636</v>
-[...11 lines deleted...]
-        <v>6</v>
+        <v>553</v>
+      </c>
+      <c r="E176" s="101">
+        <v>46312</v>
+      </c>
+      <c r="F176" s="101">
+        <v>46313</v>
+      </c>
+      <c r="G176" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H176" s="5">
+        <v>3</v>
       </c>
       <c r="I176" s="5" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:9" ht="64.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" ht="69">
       <c r="A177" s="1">
         <v>176</v>
       </c>
-      <c r="B177" s="21"/>
-[...16 lines deleted...]
-        <v>841</v>
+      <c r="B177" s="16"/>
+      <c r="C177" s="49" t="s">
+        <v>359</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="E177" s="101">
+        <v>46312</v>
+      </c>
+      <c r="F177" s="101">
+        <v>46313</v>
+      </c>
+      <c r="G177" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H177" s="54">
+        <v>3</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:9" ht="41.4" x14ac:dyDescent="0.3">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" ht="69">
       <c r="A178" s="1">
         <v>177</v>
       </c>
-      <c r="B178" s="21"/>
-[...1 lines deleted...]
-        <v>676</v>
+      <c r="B178" s="16"/>
+      <c r="C178" s="49" t="s">
+        <v>406</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>717</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>592</v>
+      </c>
+      <c r="E178" s="101">
+        <v>46312</v>
+      </c>
+      <c r="F178" s="101">
+        <v>46313</v>
+      </c>
+      <c r="G178" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H178" s="54">
+        <v>3</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:9" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" ht="55.2">
       <c r="A179" s="1">
         <v>178</v>
       </c>
-      <c r="B179" s="21"/>
-[...1 lines deleted...]
-        <v>571</v>
+      <c r="B179" s="16"/>
+      <c r="C179" s="79" t="s">
+        <v>697</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>638</v>
-[...11 lines deleted...]
-        <v>639</v>
+        <v>695</v>
+      </c>
+      <c r="E179" s="101">
+        <v>46312</v>
+      </c>
+      <c r="F179" s="101">
+        <v>46313</v>
+      </c>
+      <c r="G179" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H179" s="54" t="s">
+        <v>214</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:9" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" ht="78" customHeight="1">
       <c r="A180" s="1">
         <v>179</v>
       </c>
-      <c r="B180" s="21"/>
-[...15 lines deleted...]
-      <c r="H180" s="5">
+      <c r="B180" s="16"/>
+      <c r="C180" s="115" t="s">
+        <v>987</v>
+      </c>
+      <c r="D180" s="107" t="s">
+        <v>988</v>
+      </c>
+      <c r="E180" s="90">
+        <v>46312</v>
+      </c>
+      <c r="F180" s="90">
+        <v>46313</v>
+      </c>
+      <c r="G180" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H180" s="73">
         <v>3</v>
       </c>
-      <c r="I180" s="5" t="s">
-[...3 lines deleted...]
-    <row r="181" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="I180" s="73" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" ht="78" customHeight="1">
       <c r="A181" s="1">
         <v>180</v>
       </c>
-      <c r="B181" s="21"/>
-[...16 lines deleted...]
-        <v>3</v>
+      <c r="B181" s="16"/>
+      <c r="C181" s="73" t="s">
+        <v>990</v>
+      </c>
+      <c r="D181" s="73" t="s">
+        <v>991</v>
+      </c>
+      <c r="E181" s="90">
+        <v>46313</v>
+      </c>
+      <c r="F181" s="90">
+        <v>46313</v>
+      </c>
+      <c r="G181" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H181" s="73">
+        <v>1</v>
       </c>
       <c r="I181" s="5" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:9" ht="84" customHeight="1" x14ac:dyDescent="0.3">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" ht="55.2">
       <c r="A182" s="1">
         <v>181</v>
       </c>
-      <c r="B182" s="21"/>
-[...22 lines deleted...]
-    <row r="183" spans="1:9" ht="80.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B182" s="16"/>
+      <c r="C182" s="49" t="s">
+        <v>403</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="E182" s="101">
+        <v>46315</v>
+      </c>
+      <c r="F182" s="101">
+        <v>46316</v>
+      </c>
+      <c r="G182" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H182" s="5">
+        <v>7</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" ht="70.8" customHeight="1">
       <c r="A183" s="1">
         <v>182</v>
       </c>
-      <c r="B183" s="21"/>
-[...22 lines deleted...]
-    <row r="184" spans="1:9" ht="80.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B183" s="16"/>
+      <c r="C183" s="49" t="s">
+        <v>388</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E183" s="101">
+        <v>46315</v>
+      </c>
+      <c r="F183" s="101">
+        <v>46317</v>
+      </c>
+      <c r="G183" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H183" s="5">
+        <v>9</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" ht="92.4" customHeight="1">
       <c r="A184" s="1">
         <v>183</v>
       </c>
-      <c r="B184" s="21"/>
-[...22 lines deleted...]
-    <row r="185" spans="1:9" ht="80.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B184" s="16"/>
+      <c r="C184" s="49" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E184" s="101">
+        <v>46316</v>
+      </c>
+      <c r="F184" s="101">
+        <v>46317</v>
+      </c>
+      <c r="G184" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H184" s="5">
+        <v>25</v>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" ht="92.4" customHeight="1">
       <c r="A185" s="1">
         <v>184</v>
       </c>
-      <c r="B185" s="21"/>
-[...16 lines deleted...]
-        <v>5</v>
+      <c r="B185" s="16"/>
+      <c r="C185" s="49" t="s">
+        <v>403</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="E185" s="101">
+        <v>46316</v>
+      </c>
+      <c r="F185" s="101">
+        <v>46317</v>
+      </c>
+      <c r="G185" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H185" s="5">
+        <v>14</v>
       </c>
       <c r="I185" s="5" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:9" ht="52.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" ht="103.8" customHeight="1">
       <c r="A186" s="1">
         <v>185</v>
       </c>
-      <c r="B186" s="21"/>
-[...22 lines deleted...]
-    <row r="187" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="B186" s="16"/>
+      <c r="C186" s="49" t="s">
+        <v>222</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E186" s="101">
+        <v>46317</v>
+      </c>
+      <c r="F186" s="101">
+        <v>46319</v>
+      </c>
+      <c r="G186" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H186" s="5">
+        <v>19</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" ht="109.8" customHeight="1">
       <c r="A187" s="1">
         <v>186</v>
       </c>
-      <c r="B187" s="21"/>
-[...22 lines deleted...]
-    <row r="188" spans="1:9" ht="189" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B187" s="16"/>
+      <c r="C187" s="49" t="s">
+        <v>220</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E187" s="101">
+        <v>46317</v>
+      </c>
+      <c r="F187" s="101">
+        <v>46320</v>
+      </c>
+      <c r="G187" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H187" s="5">
+        <v>24</v>
+      </c>
+      <c r="I187" s="5" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" ht="69">
       <c r="A188" s="1">
         <v>187</v>
       </c>
-      <c r="B188" s="21"/>
-[...1 lines deleted...]
-        <v>1177</v>
+      <c r="B188" s="16"/>
+      <c r="C188" s="49" t="s">
+        <v>388</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>748</v>
-[...11 lines deleted...]
-        <v>749</v>
+        <v>1345</v>
+      </c>
+      <c r="E188" s="101">
+        <v>46317</v>
+      </c>
+      <c r="F188" s="101">
+        <v>46320</v>
+      </c>
+      <c r="G188" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H188" s="51">
+        <v>3</v>
       </c>
       <c r="I188" s="5" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" ht="78.599999999999994" customHeight="1">
       <c r="A189" s="1">
         <v>188</v>
       </c>
-      <c r="B189" s="21"/>
-[...1 lines deleted...]
-        <v>430</v>
+      <c r="B189" s="16"/>
+      <c r="C189" s="49" t="s">
+        <v>362</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>642</v>
-[...11 lines deleted...]
-        <v>532</v>
+        <v>1267</v>
+      </c>
+      <c r="E189" s="101">
+        <v>46318</v>
+      </c>
+      <c r="F189" s="101">
+        <v>46320</v>
+      </c>
+      <c r="G189" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H189" s="51">
+        <v>2.2999999999999998</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:9" ht="76.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" ht="78.599999999999994" customHeight="1">
       <c r="A190" s="1">
         <v>189</v>
       </c>
-      <c r="B190" s="21"/>
-[...22 lines deleted...]
-    <row r="191" spans="1:9" ht="76.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B190" s="16"/>
+      <c r="C190" s="49" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E190" s="101">
+        <v>46318</v>
+      </c>
+      <c r="F190" s="101">
+        <v>46320</v>
+      </c>
+      <c r="G190" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H190" s="51">
+        <v>12</v>
+      </c>
+      <c r="I190" s="5" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" ht="69">
       <c r="A191" s="1">
         <v>190</v>
       </c>
-      <c r="B191" s="21"/>
-[...22 lines deleted...]
-    <row r="192" spans="1:9" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B191" s="16"/>
+      <c r="C191" s="49" t="s">
+        <v>546</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="E191" s="101">
+        <v>46318</v>
+      </c>
+      <c r="F191" s="101">
+        <v>46321</v>
+      </c>
+      <c r="G191" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H191" s="51" t="s">
+        <v>381</v>
+      </c>
+      <c r="I191" s="5" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" ht="75" customHeight="1">
       <c r="A192" s="1">
         <v>191</v>
       </c>
-      <c r="B192" s="21"/>
-[...16 lines deleted...]
-        <v>8</v>
+      <c r="B192" s="16"/>
+      <c r="C192" s="73" t="s">
+        <v>375</v>
+      </c>
+      <c r="D192" s="73" t="s">
+        <v>600</v>
+      </c>
+      <c r="E192" s="90">
+        <v>46319</v>
+      </c>
+      <c r="F192" s="90">
+        <v>46327</v>
+      </c>
+      <c r="G192" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H192" s="73" t="s">
+        <v>601</v>
       </c>
       <c r="I192" s="5" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" ht="75" customHeight="1">
       <c r="A193" s="1">
         <v>192</v>
       </c>
-      <c r="B193" s="21"/>
-[...22 lines deleted...]
-    <row r="194" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+      <c r="B193" s="16"/>
+      <c r="C193" s="73" t="s">
+        <v>994</v>
+      </c>
+      <c r="D193" s="116" t="s">
+        <v>995</v>
+      </c>
+      <c r="E193" s="90">
+        <v>46320</v>
+      </c>
+      <c r="F193" s="90">
+        <v>46320</v>
+      </c>
+      <c r="G193" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H193" s="73">
+        <v>1</v>
+      </c>
+      <c r="I193" s="73" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" ht="85.2" customHeight="1">
       <c r="A194" s="1">
         <v>193</v>
       </c>
-      <c r="B194" s="21"/>
-[...16 lines deleted...]
-        <v>2</v>
+      <c r="B194" s="16"/>
+      <c r="C194" s="73" t="s">
+        <v>733</v>
+      </c>
+      <c r="D194" s="73" t="s">
+        <v>800</v>
+      </c>
+      <c r="E194" s="102">
+        <v>46322</v>
+      </c>
+      <c r="F194" s="102">
+        <v>46324</v>
+      </c>
+      <c r="G194" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H194" s="73">
+        <v>19</v>
       </c>
       <c r="I194" s="5" t="s">
-        <v>648</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:9" ht="69" x14ac:dyDescent="0.3">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" ht="85.2" customHeight="1">
       <c r="A195" s="1">
         <v>194</v>
       </c>
-      <c r="B195" s="21"/>
-[...16 lines deleted...]
-        <v>650</v>
+      <c r="B195" s="16"/>
+      <c r="C195" s="73" t="s">
+        <v>733</v>
+      </c>
+      <c r="D195" s="73" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E195" s="102">
+        <v>46322</v>
+      </c>
+      <c r="F195" s="102">
+        <v>46324</v>
+      </c>
+      <c r="G195" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H195" s="73">
+        <v>19</v>
       </c>
       <c r="I195" s="5" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:9" ht="82.8" x14ac:dyDescent="0.3">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" ht="69">
       <c r="A196" s="1">
         <v>195</v>
       </c>
-      <c r="B196" s="21"/>
-[...1 lines deleted...]
-        <v>652</v>
+      <c r="B196" s="16"/>
+      <c r="C196" s="49" t="s">
+        <v>403</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>653</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>595</v>
+      </c>
+      <c r="E196" s="101">
+        <v>46323</v>
+      </c>
+      <c r="F196" s="101">
+        <v>46327</v>
+      </c>
+      <c r="G196" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H196" s="51" t="s">
+        <v>596</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:9" ht="73.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" ht="69">
       <c r="A197" s="1">
         <v>196</v>
       </c>
-      <c r="B197" s="21"/>
-[...22 lines deleted...]
-    <row r="198" spans="1:9" ht="73.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B197" s="16"/>
+      <c r="C197" s="16" t="s">
+        <v>261</v>
+      </c>
+      <c r="D197" s="16" t="s">
+        <v>321</v>
+      </c>
+      <c r="E197" s="100">
+        <v>46324</v>
+      </c>
+      <c r="F197" s="100">
+        <v>46325</v>
+      </c>
+      <c r="G197" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H197" s="16">
+        <v>16</v>
+      </c>
+      <c r="I197" s="16" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" ht="82.8">
       <c r="A198" s="1">
         <v>197</v>
       </c>
-      <c r="B198" s="21"/>
-[...1 lines deleted...]
-        <v>920</v>
+      <c r="B198" s="16"/>
+      <c r="C198" s="49" t="s">
+        <v>362</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>926</v>
-[...11 lines deleted...]
-        <v>8</v>
+        <v>598</v>
+      </c>
+      <c r="E198" s="101">
+        <v>46326</v>
+      </c>
+      <c r="F198" s="101">
+        <v>46328</v>
+      </c>
+      <c r="G198" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H198" s="51">
+        <v>2</v>
       </c>
       <c r="I198" s="5" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:9" ht="73.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" ht="73.2" customHeight="1">
       <c r="A199" s="1">
         <v>198</v>
       </c>
-      <c r="B199" s="21"/>
-[...22 lines deleted...]
-    <row r="200" spans="1:9" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="B199" s="16"/>
+      <c r="C199" s="73" t="s">
+        <v>778</v>
+      </c>
+      <c r="D199" s="73" t="s">
+        <v>801</v>
+      </c>
+      <c r="E199" s="102">
+        <v>46326</v>
+      </c>
+      <c r="F199" s="102">
+        <v>46334</v>
+      </c>
+      <c r="G199" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H199" s="73">
+        <v>12</v>
+      </c>
+      <c r="I199" s="5" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" ht="71.400000000000006" customHeight="1">
       <c r="A200" s="1">
         <v>199</v>
       </c>
-      <c r="B200" s="21"/>
-[...22 lines deleted...]
-    <row r="201" spans="1:9" ht="96.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B200" s="16"/>
+      <c r="C200" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="E200" s="152">
+        <v>46327</v>
+      </c>
+      <c r="F200" s="76">
+        <v>46349</v>
+      </c>
+      <c r="G200" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H200" s="49">
+        <v>1</v>
+      </c>
+      <c r="I200" s="85" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" ht="71.400000000000006" customHeight="1">
       <c r="A201" s="1">
         <v>200</v>
       </c>
-      <c r="B201" s="21"/>
-[...22 lines deleted...]
-    <row r="202" spans="1:9" ht="85.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B201" s="16"/>
+      <c r="C201" s="5" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E201" s="32">
+        <v>46327</v>
+      </c>
+      <c r="F201" s="146">
+        <v>46331</v>
+      </c>
+      <c r="G201" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H201" s="87" t="s">
+        <v>1226</v>
+      </c>
+      <c r="I201" s="85" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" ht="82.8">
       <c r="A202" s="1">
         <v>201</v>
       </c>
-      <c r="B202" s="21"/>
-[...22 lines deleted...]
-    <row r="203" spans="1:9" ht="85.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B202" s="16"/>
+      <c r="C202" s="49" t="s">
+        <v>362</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="E202" s="101">
+        <v>46329</v>
+      </c>
+      <c r="F202" s="101">
+        <v>46334</v>
+      </c>
+      <c r="G202" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H202" s="59">
+        <v>16</v>
+      </c>
+      <c r="I202" s="5" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" ht="82.8" customHeight="1">
       <c r="A203" s="1">
         <v>202</v>
       </c>
-      <c r="B203" s="21"/>
-[...6 lines deleted...]
-      <c r="E203" s="164">
+      <c r="B203" s="16"/>
+      <c r="C203" s="49" t="s">
+        <v>222</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E203" s="101">
+        <v>46331</v>
+      </c>
+      <c r="F203" s="101">
+        <v>46332</v>
+      </c>
+      <c r="G203" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H203" s="145">
+        <v>19</v>
+      </c>
+      <c r="I203" s="5" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" ht="82.8" customHeight="1">
+      <c r="A204" s="1">
+        <v>203</v>
+      </c>
+      <c r="B204" s="16"/>
+      <c r="C204" s="49" t="s">
+        <v>698</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E204" s="101">
+        <v>46331</v>
+      </c>
+      <c r="F204" s="101">
+        <v>46332</v>
+      </c>
+      <c r="G204" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H204" s="164" t="s">
+        <v>492</v>
+      </c>
+      <c r="I204" s="5" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" ht="69">
+      <c r="A205" s="1">
+        <v>204</v>
+      </c>
+      <c r="B205" s="16"/>
+      <c r="C205" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="D205" s="16" t="s">
+        <v>314</v>
+      </c>
+      <c r="E205" s="100">
+        <v>46332</v>
+      </c>
+      <c r="F205" s="100">
+        <v>46334</v>
+      </c>
+      <c r="G205" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H205" s="16">
+        <v>3</v>
+      </c>
+      <c r="I205" s="16" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" ht="66" customHeight="1">
+      <c r="A206" s="1">
+        <v>205</v>
+      </c>
+      <c r="B206" s="16"/>
+      <c r="C206" s="73" t="s">
+        <v>999</v>
+      </c>
+      <c r="D206" s="73" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E206" s="90">
+        <v>46332</v>
+      </c>
+      <c r="F206" s="90">
+        <v>46334</v>
+      </c>
+      <c r="G206" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H206" s="73">
+        <v>1</v>
+      </c>
+      <c r="I206" s="5" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" ht="89.4" customHeight="1">
+      <c r="A207" s="1">
+        <v>206</v>
+      </c>
+      <c r="B207" s="16"/>
+      <c r="C207" s="73" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D207" s="73" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E207" s="90">
+        <v>46332</v>
+      </c>
+      <c r="F207" s="90">
+        <v>46334</v>
+      </c>
+      <c r="G207" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H207" s="73">
+        <v>1</v>
+      </c>
+      <c r="I207" s="107" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" ht="67.8" customHeight="1">
+      <c r="A208" s="1">
+        <v>207</v>
+      </c>
+      <c r="B208" s="16"/>
+      <c r="C208" s="73" t="s">
+        <v>802</v>
+      </c>
+      <c r="D208" s="73" t="s">
+        <v>803</v>
+      </c>
+      <c r="E208" s="102">
+        <v>46332</v>
+      </c>
+      <c r="F208" s="102">
+        <v>46335</v>
+      </c>
+      <c r="G208" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H208" s="73" t="s">
+        <v>804</v>
+      </c>
+      <c r="I208" s="5" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" ht="67.8" customHeight="1">
+      <c r="A209" s="1">
+        <v>208</v>
+      </c>
+      <c r="B209" s="16"/>
+      <c r="C209" s="73" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D209" s="73" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E209" s="90">
+        <v>46332</v>
+      </c>
+      <c r="F209" s="90">
+        <v>46336</v>
+      </c>
+      <c r="G209" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H209" s="73">
+        <v>1</v>
+      </c>
+      <c r="I209" s="73" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" ht="41.4">
+      <c r="A210" s="1">
+        <v>209</v>
+      </c>
+      <c r="B210" s="16"/>
+      <c r="C210" s="16" t="s">
+        <v>316</v>
+      </c>
+      <c r="D210" s="16" t="s">
+        <v>317</v>
+      </c>
+      <c r="E210" s="100">
+        <v>46333</v>
+      </c>
+      <c r="F210" s="100">
+        <v>46370</v>
+      </c>
+      <c r="G210" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H210" s="16">
+        <v>13</v>
+      </c>
+      <c r="I210" s="16" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" ht="60.6" customHeight="1">
+      <c r="A211" s="1">
+        <v>210</v>
+      </c>
+      <c r="B211" s="16"/>
+      <c r="C211" s="49" t="s">
+        <v>424</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="E211" s="101">
+        <v>46333</v>
+      </c>
+      <c r="F211" s="101">
+        <v>46334</v>
+      </c>
+      <c r="G211" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H211" s="59">
+        <v>3</v>
+      </c>
+      <c r="I211" s="5" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" ht="76.2" customHeight="1">
+      <c r="A212" s="1">
+        <v>211</v>
+      </c>
+      <c r="B212" s="16"/>
+      <c r="C212" s="73" t="s">
+        <v>781</v>
+      </c>
+      <c r="D212" s="73" t="s">
+        <v>806</v>
+      </c>
+      <c r="E212" s="102">
+        <v>46333</v>
+      </c>
+      <c r="F212" s="102">
+        <v>46341</v>
+      </c>
+      <c r="G212" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H212" s="73">
+        <v>3</v>
+      </c>
+      <c r="I212" s="5" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" ht="76.2" customHeight="1">
+      <c r="A213" s="1">
+        <v>212</v>
+      </c>
+      <c r="B213" s="16"/>
+      <c r="C213" s="73" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D213" s="73" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E213" s="90">
+        <v>46333</v>
+      </c>
+      <c r="F213" s="90">
+        <v>46341</v>
+      </c>
+      <c r="G213" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H213" s="73">
+        <v>1</v>
+      </c>
+      <c r="I213" s="73" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" ht="76.2" customHeight="1">
+      <c r="A214" s="1">
+        <v>213</v>
+      </c>
+      <c r="B214" s="16"/>
+      <c r="C214" s="73" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D214" s="73" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E214" s="90">
+        <v>46334</v>
+      </c>
+      <c r="F214" s="90">
+        <v>46334</v>
+      </c>
+      <c r="G214" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H214" s="73">
+        <v>1</v>
+      </c>
+      <c r="I214" s="107" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" ht="76.2" customHeight="1">
+      <c r="A215" s="1">
+        <v>214</v>
+      </c>
+      <c r="B215" s="16"/>
+      <c r="C215" s="73" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D215" s="73" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E215" s="90">
+        <v>46334</v>
+      </c>
+      <c r="F215" s="90">
+        <v>46334</v>
+      </c>
+      <c r="G215" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H215" s="73">
+        <v>1</v>
+      </c>
+      <c r="I215" s="73" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" ht="101.4" customHeight="1">
+      <c r="A216" s="1">
+        <v>215</v>
+      </c>
+      <c r="B216" s="16"/>
+      <c r="C216" s="5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D216" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="E216" s="32">
+        <v>46337</v>
+      </c>
+      <c r="F216" s="32">
+        <v>46338</v>
+      </c>
+      <c r="G216" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H216" s="5">
+        <v>6</v>
+      </c>
+      <c r="I216" s="5" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" ht="69">
+      <c r="A217" s="1">
+        <v>216</v>
+      </c>
+      <c r="B217" s="16"/>
+      <c r="C217" s="49" t="s">
+        <v>388</v>
+      </c>
+      <c r="D217" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="E217" s="101">
+        <v>46337</v>
+      </c>
+      <c r="F217" s="101">
+        <v>46341</v>
+      </c>
+      <c r="G217" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H217" s="51">
+        <v>3</v>
+      </c>
+      <c r="I217" s="5" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" ht="55.2">
+      <c r="A218" s="1">
+        <v>217</v>
+      </c>
+      <c r="B218" s="16"/>
+      <c r="C218" s="49" t="s">
+        <v>375</v>
+      </c>
+      <c r="D218" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E218" s="101">
+        <v>46338</v>
+      </c>
+      <c r="F218" s="101">
+        <v>46340</v>
+      </c>
+      <c r="G218" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H218" s="60">
+        <v>8</v>
+      </c>
+      <c r="I218" s="95" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" ht="64.2" customHeight="1">
+      <c r="A219" s="1">
+        <v>218</v>
+      </c>
+      <c r="B219" s="16"/>
+      <c r="C219" s="49" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E219" s="101">
+        <v>46338</v>
+      </c>
+      <c r="F219" s="101">
+        <v>46340</v>
+      </c>
+      <c r="G219" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H219" s="162">
+        <v>5</v>
+      </c>
+      <c r="I219" s="95" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" ht="71.400000000000006" customHeight="1">
+      <c r="A220" s="1">
+        <v>219</v>
+      </c>
+      <c r="B220" s="16"/>
+      <c r="C220" s="73" t="s">
+        <v>923</v>
+      </c>
+      <c r="D220" s="73" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E220" s="90">
+        <v>46338</v>
+      </c>
+      <c r="F220" s="90">
+        <v>46341</v>
+      </c>
+      <c r="G220" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H220" s="73">
+        <v>3</v>
+      </c>
+      <c r="I220" s="73" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" ht="69">
+      <c r="A221" s="1">
+        <v>220</v>
+      </c>
+      <c r="B221" s="16"/>
+      <c r="C221" s="49" t="s">
+        <v>424</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="E221" s="101">
+        <v>46339</v>
+      </c>
+      <c r="F221" s="101">
+        <v>46341</v>
+      </c>
+      <c r="G221" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H221" s="59">
+        <v>6</v>
+      </c>
+      <c r="I221" s="5" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" ht="64.8" customHeight="1">
+      <c r="A222" s="1">
+        <v>221</v>
+      </c>
+      <c r="B222" s="16"/>
+      <c r="C222" s="73" t="s">
+        <v>808</v>
+      </c>
+      <c r="D222" s="73" t="s">
+        <v>809</v>
+      </c>
+      <c r="E222" s="102">
+        <v>46339</v>
+      </c>
+      <c r="F222" s="102">
+        <v>46341</v>
+      </c>
+      <c r="G222" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H222" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="I222" s="5" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" ht="64.8" customHeight="1">
+      <c r="A223" s="1">
+        <v>222</v>
+      </c>
+      <c r="B223" s="16"/>
+      <c r="C223" s="73" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D223" s="73" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E223" s="102">
+        <v>46338</v>
+      </c>
+      <c r="F223" s="102">
+        <v>46341</v>
+      </c>
+      <c r="G223" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H223" s="96">
+        <v>1</v>
+      </c>
+      <c r="I223" s="5" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" ht="67.8" customHeight="1">
+      <c r="A224" s="1">
+        <v>223</v>
+      </c>
+      <c r="B224" s="16"/>
+      <c r="C224" s="73" t="s">
+        <v>781</v>
+      </c>
+      <c r="D224" s="73" t="s">
+        <v>812</v>
+      </c>
+      <c r="E224" s="102">
+        <v>46339</v>
+      </c>
+      <c r="F224" s="102">
+        <v>46342</v>
+      </c>
+      <c r="G224" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H224" s="5">
+        <v>3</v>
+      </c>
+      <c r="I224" s="5" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" ht="80.400000000000006" customHeight="1">
+      <c r="A225" s="1">
+        <v>224</v>
+      </c>
+      <c r="B225" s="16"/>
+      <c r="C225" s="73" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D225" s="73" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E225" s="102">
+        <v>46339</v>
+      </c>
+      <c r="F225" s="102">
+        <v>46348</v>
+      </c>
+      <c r="G225" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H225" s="5" t="s">
+        <v>1229</v>
+      </c>
+      <c r="I225" s="5" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" ht="69">
+      <c r="A226" s="1">
+        <v>225</v>
+      </c>
+      <c r="B226" s="16"/>
+      <c r="C226" s="49" t="s">
+        <v>359</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="E226" s="101">
+        <v>46340</v>
+      </c>
+      <c r="F226" s="101">
+        <v>46341</v>
+      </c>
+      <c r="G226" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H226" s="5">
+        <v>3</v>
+      </c>
+      <c r="I226" s="5" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" ht="84" customHeight="1">
+      <c r="A227" s="1">
+        <v>226</v>
+      </c>
+      <c r="B227" s="16"/>
+      <c r="C227" s="73" t="s">
+        <v>962</v>
+      </c>
+      <c r="D227" s="73" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E227" s="90">
+        <v>46340</v>
+      </c>
+      <c r="F227" s="90">
+        <v>46341</v>
+      </c>
+      <c r="G227" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H227" s="73">
+        <v>1</v>
+      </c>
+      <c r="I227" s="73" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" ht="80.400000000000006" customHeight="1">
+      <c r="A228" s="1">
+        <v>227</v>
+      </c>
+      <c r="B228" s="16"/>
+      <c r="C228" s="73" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D228" s="73" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E228" s="90">
+        <v>46340</v>
+      </c>
+      <c r="F228" s="90">
+        <v>46341</v>
+      </c>
+      <c r="G228" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H228" s="73">
+        <v>1</v>
+      </c>
+      <c r="I228" s="117" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" ht="80.400000000000006" customHeight="1">
+      <c r="A229" s="1">
+        <v>228</v>
+      </c>
+      <c r="B229" s="16"/>
+      <c r="C229" s="73" t="s">
+        <v>222</v>
+      </c>
+      <c r="D229" s="73" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E229" s="90">
+        <v>46340</v>
+      </c>
+      <c r="F229" s="90">
+        <v>46342</v>
+      </c>
+      <c r="G229" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H229" s="73">
+        <v>2</v>
+      </c>
+      <c r="I229" s="117" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A230" s="1">
+        <v>229</v>
+      </c>
+      <c r="B230" s="16"/>
+      <c r="C230" s="73" t="s">
+        <v>220</v>
+      </c>
+      <c r="D230" s="73" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E230" s="90">
+        <v>46340</v>
+      </c>
+      <c r="F230" s="90">
+        <v>46342</v>
+      </c>
+      <c r="G230" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H230" s="73">
+        <v>2</v>
+      </c>
+      <c r="I230" s="117" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" ht="80.400000000000006" customHeight="1">
+      <c r="A231" s="1">
+        <v>230</v>
+      </c>
+      <c r="B231" s="16"/>
+      <c r="C231" s="73" t="s">
+        <v>945</v>
+      </c>
+      <c r="D231" s="73" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E231" s="90">
+        <v>46341</v>
+      </c>
+      <c r="F231" s="90">
+        <v>46341</v>
+      </c>
+      <c r="G231" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H231" s="73">
+        <v>1</v>
+      </c>
+      <c r="I231" s="73" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" ht="87.6" customHeight="1">
+      <c r="A232" s="1">
+        <v>231</v>
+      </c>
+      <c r="B232" s="16"/>
+      <c r="C232" s="73" t="s">
+        <v>403</v>
+      </c>
+      <c r="D232" s="73" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E232" s="90">
+        <v>46344</v>
+      </c>
+      <c r="F232" s="90">
+        <v>46345</v>
+      </c>
+      <c r="G232" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H232" s="73">
+        <v>9</v>
+      </c>
+      <c r="I232" s="73" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" ht="55.2">
+      <c r="A233" s="1">
+        <v>232</v>
+      </c>
+      <c r="B233" s="16"/>
+      <c r="C233" s="16" t="s">
+        <v>261</v>
+      </c>
+      <c r="D233" s="16" t="s">
+        <v>296</v>
+      </c>
+      <c r="E233" s="100">
+        <v>46347</v>
+      </c>
+      <c r="F233" s="100">
+        <v>46348</v>
+      </c>
+      <c r="G233" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H233" s="16" t="s">
+        <v>297</v>
+      </c>
+      <c r="I233" s="16" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" ht="189" customHeight="1">
+      <c r="A234" s="1">
+        <v>233</v>
+      </c>
+      <c r="B234" s="16"/>
+      <c r="C234" s="5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="E234" s="32">
+        <v>46347</v>
+      </c>
+      <c r="F234" s="32">
+        <v>46348</v>
+      </c>
+      <c r="G234" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="I234" s="5" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" ht="98.4" customHeight="1">
+      <c r="A235" s="1">
+        <v>234</v>
+      </c>
+      <c r="B235" s="16"/>
+      <c r="C235" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E235" s="32">
+        <v>46347</v>
+      </c>
+      <c r="F235" s="32">
+        <v>46348</v>
+      </c>
+      <c r="G235" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H235" s="153">
+        <v>28</v>
+      </c>
+      <c r="I235" s="5" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" ht="69">
+      <c r="A236" s="1">
+        <v>235</v>
+      </c>
+      <c r="B236" s="16"/>
+      <c r="C236" s="49" t="s">
+        <v>424</v>
+      </c>
+      <c r="D236" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="E236" s="101">
+        <v>46347</v>
+      </c>
+      <c r="F236" s="101">
+        <v>46355</v>
+      </c>
+      <c r="G236" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H236" s="61" t="s">
+        <v>517</v>
+      </c>
+      <c r="I236" s="5" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" ht="76.2" customHeight="1">
+      <c r="A237" s="1">
+        <v>236</v>
+      </c>
+      <c r="B237" s="16"/>
+      <c r="C237" s="73" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D237" s="73" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E237" s="90">
+        <v>46348</v>
+      </c>
+      <c r="F237" s="90">
+        <v>46348</v>
+      </c>
+      <c r="G237" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H237" s="73">
+        <v>1</v>
+      </c>
+      <c r="I237" s="73" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" ht="76.2" customHeight="1">
+      <c r="A238" s="1">
+        <v>237</v>
+      </c>
+      <c r="B238" s="16"/>
+      <c r="C238" s="73" t="s">
+        <v>945</v>
+      </c>
+      <c r="D238" s="73" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E238" s="90">
+        <v>46348</v>
+      </c>
+      <c r="F238" s="90">
+        <v>46348</v>
+      </c>
+      <c r="G238" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H238" s="73">
+        <v>1</v>
+      </c>
+      <c r="I238" s="73" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" ht="75.599999999999994" customHeight="1">
+      <c r="A239" s="1">
+        <v>238</v>
+      </c>
+      <c r="B239" s="16"/>
+      <c r="C239" s="73" t="s">
+        <v>745</v>
+      </c>
+      <c r="D239" s="73" t="s">
+        <v>813</v>
+      </c>
+      <c r="E239" s="102">
+        <v>46351</v>
+      </c>
+      <c r="F239" s="102">
+        <v>46354</v>
+      </c>
+      <c r="G239" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H239" s="73">
+        <v>8</v>
+      </c>
+      <c r="I239" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" ht="69">
+      <c r="A240" s="1">
+        <v>239</v>
+      </c>
+      <c r="B240" s="16"/>
+      <c r="C240" s="49" t="s">
+        <v>614</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="E240" s="101">
+        <v>46353</v>
+      </c>
+      <c r="F240" s="101">
+        <v>46355</v>
+      </c>
+      <c r="G240" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H240" s="62">
+        <v>2</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" ht="69">
+      <c r="A241" s="1">
+        <v>240</v>
+      </c>
+      <c r="B241" s="16"/>
+      <c r="C241" s="49" t="s">
+        <v>551</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="E241" s="101">
+        <v>46353</v>
+      </c>
+      <c r="F241" s="101">
+        <v>46355</v>
+      </c>
+      <c r="G241" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H241" s="59">
+        <v>2</v>
+      </c>
+      <c r="I241" s="5" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" ht="69">
+      <c r="A242" s="1">
+        <v>241</v>
+      </c>
+      <c r="B242" s="16"/>
+      <c r="C242" s="49" t="s">
+        <v>362</v>
+      </c>
+      <c r="D242" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="E242" s="101">
+        <v>46353</v>
+      </c>
+      <c r="F242" s="101">
+        <v>46355</v>
+      </c>
+      <c r="G242" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H242" s="59" t="s">
+        <v>620</v>
+      </c>
+      <c r="I242" s="5" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" ht="82.8">
+      <c r="A243" s="1">
+        <v>242</v>
+      </c>
+      <c r="B243" s="16"/>
+      <c r="C243" s="49" t="s">
+        <v>622</v>
+      </c>
+      <c r="D243" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="E243" s="101">
+        <v>46354</v>
+      </c>
+      <c r="F243" s="101">
+        <v>46355</v>
+      </c>
+      <c r="G243" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H243" s="51">
+        <v>2</v>
+      </c>
+      <c r="I243" s="5" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" ht="91.2" customHeight="1">
+      <c r="A244" s="1">
+        <v>243</v>
+      </c>
+      <c r="B244" s="16"/>
+      <c r="C244" s="49" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D244" s="5" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E244" s="101">
+        <v>46355</v>
+      </c>
+      <c r="F244" s="90">
+        <v>46369</v>
+      </c>
+      <c r="G244" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H244" s="51">
+        <v>3</v>
+      </c>
+      <c r="I244" s="5" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" ht="73.2" customHeight="1">
+      <c r="A245" s="1">
+        <v>244</v>
+      </c>
+      <c r="B245" s="16"/>
+      <c r="C245" s="73" t="s">
+        <v>990</v>
+      </c>
+      <c r="D245" s="73" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E245" s="118">
+        <v>46358</v>
+      </c>
+      <c r="F245" s="118">
+        <v>46358</v>
+      </c>
+      <c r="G245" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H245" s="73">
+        <v>1</v>
+      </c>
+      <c r="I245" s="73" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" ht="73.2" customHeight="1">
+      <c r="A246" s="1">
+        <v>245</v>
+      </c>
+      <c r="B246" s="16"/>
+      <c r="C246" s="49" t="s">
+        <v>884</v>
+      </c>
+      <c r="D246" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="E246" s="101">
+        <v>46360</v>
+      </c>
+      <c r="F246" s="101">
+        <v>46364</v>
+      </c>
+      <c r="G246" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H246" s="51">
+        <v>8</v>
+      </c>
+      <c r="I246" s="5" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" ht="73.2" customHeight="1">
+      <c r="A247" s="1">
+        <v>246</v>
+      </c>
+      <c r="B247" s="16"/>
+      <c r="C247" s="73" t="s">
+        <v>917</v>
+      </c>
+      <c r="D247" s="73" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E247" s="90">
+        <v>46360</v>
+      </c>
+      <c r="F247" s="90">
+        <v>46364</v>
+      </c>
+      <c r="G247" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H247" s="99">
+        <v>1</v>
+      </c>
+      <c r="I247" s="73" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" ht="55.2">
+      <c r="A248" s="1">
+        <v>247</v>
+      </c>
+      <c r="B248" s="16"/>
+      <c r="C248" s="16" t="s">
+        <v>261</v>
+      </c>
+      <c r="D248" s="16" t="s">
+        <v>324</v>
+      </c>
+      <c r="E248" s="100">
+        <v>46360</v>
+      </c>
+      <c r="F248" s="100">
+        <v>46376</v>
+      </c>
+      <c r="G248" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H248" s="16" t="s">
+        <v>297</v>
+      </c>
+      <c r="I248" s="16" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" ht="73.8" customHeight="1">
+      <c r="A249" s="1">
+        <v>248</v>
+      </c>
+      <c r="B249" s="16"/>
+      <c r="C249" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="D249" s="16" t="s">
+        <v>998</v>
+      </c>
+      <c r="E249" s="100">
+        <v>46362</v>
+      </c>
+      <c r="F249" s="100">
+        <v>46362</v>
+      </c>
+      <c r="G249" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H249" s="16">
+        <v>1</v>
+      </c>
+      <c r="I249" s="16" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9" ht="73.8" customHeight="1">
+      <c r="A250" s="1">
+        <v>249</v>
+      </c>
+      <c r="B250" s="16"/>
+      <c r="C250" s="16" t="s">
+        <v>646</v>
+      </c>
+      <c r="D250" s="16" t="s">
+        <v>687</v>
+      </c>
+      <c r="E250" s="100">
+        <v>46366</v>
+      </c>
+      <c r="F250" s="100">
+        <v>46001</v>
+      </c>
+      <c r="G250" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H250" s="16">
+        <v>1</v>
+      </c>
+      <c r="I250" s="16" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" ht="97.8" customHeight="1">
+      <c r="A251" s="1">
+        <v>250</v>
+      </c>
+      <c r="B251" s="16"/>
+      <c r="C251" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="D251" s="16" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E251" s="100">
+        <v>46368</v>
+      </c>
+      <c r="F251" s="100">
+        <v>46004</v>
+      </c>
+      <c r="G251" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H251" s="16">
+        <v>3</v>
+      </c>
+      <c r="I251" s="16" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" ht="96.6" customHeight="1">
+      <c r="A252" s="1">
+        <v>251</v>
+      </c>
+      <c r="B252" s="16"/>
+      <c r="C252" s="119" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D252" s="73" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E252" s="90">
+        <v>46369</v>
+      </c>
+      <c r="F252" s="90">
+        <v>46370</v>
+      </c>
+      <c r="G252" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H252" s="73">
+        <v>1</v>
+      </c>
+      <c r="I252" s="73" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" ht="85.8" customHeight="1">
+      <c r="A253" s="1">
+        <v>252</v>
+      </c>
+      <c r="B253" s="16"/>
+      <c r="C253" s="73" t="s">
+        <v>923</v>
+      </c>
+      <c r="D253" s="107" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E253" s="90">
+        <v>46369</v>
+      </c>
+      <c r="F253" s="90">
+        <v>46370</v>
+      </c>
+      <c r="G253" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H253" s="73">
+        <v>3</v>
+      </c>
+      <c r="I253" s="73" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" ht="85.8" customHeight="1">
+      <c r="A254" s="1">
+        <v>253</v>
+      </c>
+      <c r="B254" s="16"/>
+      <c r="C254" s="119" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D254" s="107" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E254" s="118">
         <v>46373</v>
       </c>
-      <c r="F203" s="164">
+      <c r="F254" s="118">
         <v>46376</v>
       </c>
-      <c r="G203" s="139" t="s">
-[...2 lines deleted...]
-      <c r="H203" s="100">
+      <c r="G254" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="H254" s="73">
         <v>1</v>
       </c>
-      <c r="I203" s="149" t="s">
-[...12 lines deleted...]
-      <c r="I204" s="14"/>
+      <c r="I254" s="107" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" ht="57.6" customHeight="1">
+      <c r="A255" s="12"/>
+      <c r="B255" s="12"/>
+      <c r="C255" s="12"/>
+      <c r="D255" s="120"/>
+      <c r="E255" s="12"/>
+      <c r="F255" s="12"/>
+      <c r="G255" s="121"/>
+      <c r="H255" s="12"/>
+      <c r="I255" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AD42CB7-3C4D-44F1-AA48-B390CB95FBBD}">
-  <dimension ref="A1:E27"/>
+  <dimension ref="A1:H153"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K19" sqref="K19"/>
+      <selection activeCell="O147" sqref="O147"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="169">
+    <row r="1" spans="1:5" ht="15.6">
+      <c r="A1" s="123">
         <v>1</v>
       </c>
-      <c r="B1" s="170" t="s">
+      <c r="B1" s="124" t="s">
         <v>11</v>
       </c>
-      <c r="C1" s="173"/>
-[...4 lines deleted...]
-      <c r="A2" s="169">
+      <c r="C1" s="127"/>
+      <c r="D1" s="127"/>
+      <c r="E1" s="128"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.6">
+      <c r="A2" s="123">
         <v>2</v>
       </c>
-      <c r="B2" s="171" t="s">
+      <c r="B2" s="125" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="173"/>
-[...4 lines deleted...]
-      <c r="A3" s="169">
+      <c r="C2" s="127"/>
+      <c r="D2" s="127"/>
+      <c r="E2" s="128"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6">
+      <c r="A3" s="123">
         <v>3</v>
       </c>
-      <c r="B3" s="171" t="s">
+      <c r="B3" s="125" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="173"/>
-[...4 lines deleted...]
-      <c r="A4" s="169">
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="128"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6">
+      <c r="A4" s="123">
         <v>4</v>
       </c>
-      <c r="B4" s="171" t="s">
+      <c r="B4" s="125" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="173"/>
-[...4 lines deleted...]
-      <c r="A5" s="169">
+      <c r="C4" s="127"/>
+      <c r="D4" s="127"/>
+      <c r="E4" s="128"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6">
+      <c r="A5" s="123">
         <v>5</v>
       </c>
-      <c r="B5" s="171" t="s">
+      <c r="B5" s="125" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="173"/>
-[...4 lines deleted...]
-      <c r="A6" s="169">
+      <c r="C5" s="127"/>
+      <c r="D5" s="127"/>
+      <c r="E5" s="128"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6">
+      <c r="A6" s="123">
         <v>6</v>
       </c>
-      <c r="B6" s="171" t="s">
+      <c r="B6" s="125" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="173"/>
-[...4 lines deleted...]
-      <c r="A7" s="169">
+      <c r="C6" s="127"/>
+      <c r="D6" s="127"/>
+      <c r="E6" s="128"/>
+    </row>
+    <row r="7" spans="1:5" ht="15.6">
+      <c r="A7" s="123">
         <v>7</v>
       </c>
-      <c r="B7" s="171" t="s">
+      <c r="B7" s="125" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="173"/>
-[...4 lines deleted...]
-      <c r="A8" s="169">
+      <c r="C7" s="127"/>
+      <c r="D7" s="127"/>
+      <c r="E7" s="128"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.6">
+      <c r="A8" s="123">
         <v>8</v>
       </c>
-      <c r="B8" s="171" t="s">
+      <c r="B8" s="125" t="s">
         <v>18</v>
       </c>
-      <c r="C8" s="173"/>
-[...7 lines deleted...]
-      <c r="B9" s="171" t="s">
+      <c r="C8" s="127"/>
+      <c r="D8" s="127"/>
+      <c r="E8" s="128"/>
+    </row>
+    <row r="9" spans="1:5" ht="15.6">
+      <c r="A9" s="123">
+        <v>9</v>
+      </c>
+      <c r="B9" s="125" t="s">
         <v>19</v>
       </c>
-      <c r="C9" s="173"/>
-[...4 lines deleted...]
-      <c r="A10" s="169">
+      <c r="C9" s="127"/>
+      <c r="D9" s="127"/>
+      <c r="E9" s="128"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.6">
+      <c r="A10" s="123">
         <v>10</v>
       </c>
-      <c r="B10" s="171" t="s">
+      <c r="B10" s="125" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="173"/>
-[...4 lines deleted...]
-      <c r="A11" s="169">
+      <c r="C10" s="127"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="128"/>
+    </row>
+    <row r="11" spans="1:5" ht="15.6">
+      <c r="A11" s="123">
         <v>11</v>
       </c>
-      <c r="B11" s="171" t="s">
+      <c r="B11" s="125" t="s">
         <v>21</v>
       </c>
-      <c r="C11" s="173"/>
-[...4 lines deleted...]
-      <c r="A12" s="169">
+      <c r="C11" s="127"/>
+      <c r="D11" s="127"/>
+      <c r="E11" s="128"/>
+    </row>
+    <row r="12" spans="1:5" ht="15.6">
+      <c r="A12" s="123">
         <v>12</v>
       </c>
-      <c r="B12" s="171" t="s">
-[...7 lines deleted...]
-      <c r="A13" s="169">
+      <c r="B12" s="125" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C12" s="127"/>
+      <c r="D12" s="127"/>
+      <c r="E12" s="128"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.6">
+      <c r="A13" s="123">
         <v>13</v>
       </c>
-      <c r="B13" s="171" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="169">
+      <c r="B13" s="125" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C13" s="127"/>
+      <c r="D13" s="127"/>
+      <c r="E13" s="128"/>
+    </row>
+    <row r="14" spans="1:5" ht="15.6">
+      <c r="A14" s="123">
         <v>14</v>
       </c>
-      <c r="B14" s="171" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="169">
+      <c r="B14" s="125" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C14" s="127"/>
+      <c r="D14" s="127"/>
+      <c r="E14" s="128"/>
+    </row>
+    <row r="15" spans="1:5" ht="15.6">
+      <c r="A15" s="123">
         <v>15</v>
       </c>
-      <c r="B15" s="171" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="169">
+      <c r="B15" s="125" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C15" s="127"/>
+      <c r="D15" s="127"/>
+      <c r="E15" s="128"/>
+    </row>
+    <row r="16" spans="1:5" ht="15.6">
+      <c r="A16" s="123">
         <v>16</v>
       </c>
-      <c r="B16" s="171" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="169">
+      <c r="B16" s="125" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C16" s="127"/>
+      <c r="D16" s="127"/>
+      <c r="E16" s="128"/>
+    </row>
+    <row r="17" spans="1:5" ht="15.6">
+      <c r="A17" s="123">
         <v>17</v>
       </c>
-      <c r="B17" s="180" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="169">
+      <c r="B17" s="134" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C17" s="127"/>
+      <c r="D17" s="127"/>
+      <c r="E17" s="128"/>
+    </row>
+    <row r="18" spans="1:5" ht="15.6">
+      <c r="A18" s="123">
         <v>18</v>
       </c>
-      <c r="B18" s="171" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="169">
+      <c r="B18" s="125" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C18" s="127"/>
+      <c r="D18" s="127"/>
+      <c r="E18" s="128"/>
+    </row>
+    <row r="19" spans="1:5" ht="15.6">
+      <c r="A19" s="123">
         <v>19</v>
       </c>
-      <c r="B19" s="171" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="169">
+      <c r="B19" s="125" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C19" s="127"/>
+      <c r="D19" s="127"/>
+      <c r="E19" s="128"/>
+    </row>
+    <row r="20" spans="1:5" ht="15.6">
+      <c r="A20" s="123">
         <v>20</v>
       </c>
-      <c r="B20" s="171" t="s">
+      <c r="B20" s="125" t="s">
         <v>22</v>
       </c>
-      <c r="C20" s="173"/>
-[...4 lines deleted...]
-      <c r="A21" s="169">
+      <c r="C20" s="127"/>
+      <c r="D20" s="127"/>
+      <c r="E20" s="128"/>
+    </row>
+    <row r="21" spans="1:5" ht="15.6">
+      <c r="A21" s="123">
         <v>21</v>
       </c>
-      <c r="B21" s="171" t="s">
+      <c r="B21" s="125" t="s">
         <v>23</v>
       </c>
-      <c r="C21" s="173"/>
-[...4 lines deleted...]
-      <c r="A22" s="169">
+      <c r="C21" s="127"/>
+      <c r="D21" s="127"/>
+      <c r="E21" s="128"/>
+    </row>
+    <row r="22" spans="1:5" ht="15.6">
+      <c r="A22" s="123">
         <v>22</v>
       </c>
-      <c r="B22" s="171" t="s">
+      <c r="B22" s="125" t="s">
         <v>24</v>
       </c>
-      <c r="C22" s="173"/>
-[...4 lines deleted...]
-      <c r="A23" s="179">
+      <c r="C22" s="127"/>
+      <c r="D22" s="127"/>
+      <c r="E22" s="128"/>
+    </row>
+    <row r="23" spans="1:5" ht="15.6">
+      <c r="A23" s="133">
         <v>23</v>
       </c>
-      <c r="B23" s="178" t="s">
+      <c r="B23" s="132" t="s">
         <v>25</v>
       </c>
-      <c r="C23" s="173"/>
-[...4 lines deleted...]
-      <c r="A24" s="169">
+      <c r="C23" s="127"/>
+      <c r="D23" s="127"/>
+      <c r="E23" s="128"/>
+    </row>
+    <row r="24" spans="1:5" ht="15.6">
+      <c r="A24" s="123">
         <v>24</v>
       </c>
-      <c r="B24" s="171" t="s">
+      <c r="B24" s="125" t="s">
         <v>26</v>
       </c>
-      <c r="C24" s="173"/>
-[...4 lines deleted...]
-      <c r="A25" s="169">
+      <c r="C24" s="127"/>
+      <c r="D24" s="127"/>
+      <c r="E24" s="128"/>
+    </row>
+    <row r="25" spans="1:5" ht="15.6">
+      <c r="A25" s="123">
         <v>25</v>
       </c>
-      <c r="B25" s="171" t="s">
-[...7 lines deleted...]
-      <c r="A26" s="169">
+      <c r="B25" s="125" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C25" s="127"/>
+      <c r="D25" s="127"/>
+      <c r="E25" s="128"/>
+    </row>
+    <row r="26" spans="1:5" ht="15.6">
+      <c r="A26" s="123">
         <v>26</v>
       </c>
-      <c r="B26" s="171" t="s">
+      <c r="B26" s="125" t="s">
         <v>27</v>
       </c>
-      <c r="C26" s="173"/>
-[...4 lines deleted...]
-      <c r="A27" s="175">
+      <c r="C26" s="127"/>
+      <c r="D26" s="127"/>
+      <c r="E26" s="128"/>
+    </row>
+    <row r="27" spans="1:5" ht="15.6">
+      <c r="A27" s="129">
         <v>27</v>
       </c>
-      <c r="B27" s="172" t="s">
+      <c r="B27" s="126" t="s">
         <v>28</v>
       </c>
-      <c r="C27" s="176"/>
-[...1 lines deleted...]
-      <c r="E27" s="177"/>
+      <c r="C27" s="130"/>
+      <c r="D27" s="130"/>
+      <c r="E27" s="131"/>
+    </row>
+    <row r="149" spans="2:8" ht="41.4">
+      <c r="B149" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="D149">
+        <v>46332</v>
+      </c>
+      <c r="E149">
+        <v>46337</v>
+      </c>
+      <c r="G149">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="150" spans="2:8" ht="81" customHeight="1">
+      <c r="H150" s="13" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="151" spans="2:8" ht="248.4">
+      <c r="H151" s="13" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="152" spans="2:8" ht="234.6">
+      <c r="H152" s="5" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="153" spans="2:8" ht="248.4">
+      <c r="H153" s="5" t="s">
+        <v>916</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{623F7D2A-F67F-4B70-95B9-1B1468F8FF37}">
   <dimension ref="A1:I44"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="16.5546875" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
     <col min="7" max="7" width="23.6640625" customWidth="1"/>
     <col min="8" max="8" width="22.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A1" s="198" t="s">
+    <row r="1" spans="1:9">
+      <c r="A1" s="182" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="198"/>
+      <c r="B1" s="182"/>
       <c r="C1" s="6"/>
-      <c r="D1" s="198" t="s">
+      <c r="D1" s="182" t="s">
         <v>30</v>
       </c>
-      <c r="E1" s="198"/>
+      <c r="E1" s="182"/>
       <c r="F1" s="6"/>
-      <c r="G1" s="199" t="s">
+      <c r="G1" s="183" t="s">
         <v>31</v>
       </c>
-      <c r="H1" s="199"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="H1" s="183"/>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="7">
         <v>1</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>34</v>
       </c>
       <c r="F2" s="6"/>
-      <c r="G2" s="199"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="G2" s="183"/>
+      <c r="H2" s="183"/>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" s="7">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>37</v>
       </c>
       <c r="F3" s="6"/>
       <c r="G3" s="7" t="s">
         <v>38</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9">
       <c r="A4" s="7">
         <v>3</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7" t="s">
         <v>41</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9">
       <c r="A5" s="7">
         <v>4</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="6"/>
-      <c r="D5" s="198" t="s">
+      <c r="D5" s="182" t="s">
         <v>44</v>
       </c>
-      <c r="E5" s="198"/>
+      <c r="E5" s="182"/>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9">
       <c r="A6" s="7">
         <v>5</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="6"/>
       <c r="D6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>49</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9">
       <c r="A7" s="6">
         <v>6</v>
       </c>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>53</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A8" s="198">
+    <row r="8" spans="1:9">
+      <c r="A8" s="182">
         <v>7</v>
       </c>
-      <c r="B8" s="198"/>
+      <c r="B8" s="182"/>
       <c r="C8" s="6"/>
       <c r="D8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9">
       <c r="A9" s="7">
         <v>8</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="6"/>
-      <c r="G9" s="55" t="s">
+      <c r="G9" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="H9" s="55" t="s">
+      <c r="H9" s="37" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9">
       <c r="A10" s="7">
         <v>9</v>
       </c>
-      <c r="B10" s="53"/>
+      <c r="B10" s="35"/>
       <c r="C10" s="6"/>
       <c r="D10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="317.39999999999998" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" ht="317.39999999999998">
       <c r="A11" s="7">
         <v>10</v>
       </c>
-      <c r="B11" s="53" t="s">
+      <c r="B11" s="35" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="E11" s="47">
+      <c r="E11" s="32">
         <v>46276</v>
       </c>
-      <c r="F11" s="47">
+      <c r="F11" s="32">
         <v>46278</v>
       </c>
-      <c r="G11" s="51" t="s">
+      <c r="G11" s="33" t="s">
         <v>60</v>
       </c>
       <c r="H11" s="5">
         <v>16.260000000000002</v>
       </c>
-      <c r="I11" s="59" t="s">
+      <c r="I11" s="41" t="s">
         <v>308</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="303.60000000000002" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9" ht="303.60000000000002">
       <c r="A12" s="7">
         <v>11</v>
       </c>
-      <c r="B12" s="53"/>
-      <c r="C12" s="59" t="s">
+      <c r="B12" s="35"/>
+      <c r="C12" s="41" t="s">
         <v>261</v>
       </c>
-      <c r="D12" s="59" t="s">
+      <c r="D12" s="41" t="s">
         <v>309</v>
       </c>
-      <c r="E12" s="61">
+      <c r="E12" s="43">
         <v>46284</v>
       </c>
-      <c r="F12" s="62">
+      <c r="F12" s="44">
         <v>46286</v>
       </c>
-      <c r="G12" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="63">
+      <c r="G12" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="H12" s="45">
         <v>1.2</v>
       </c>
-      <c r="I12" s="59" t="s">
+      <c r="I12" s="41" t="s">
         <v>310</v>
       </c>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9">
       <c r="A13" s="7">
         <v>12</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="6"/>
-      <c r="D13" s="57" t="s">
+      <c r="D13" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="E13" s="57" t="s">
+      <c r="E13" s="39" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="6"/>
-      <c r="G13" s="57" t="s">
+      <c r="G13" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="H13" s="57" t="s">
+      <c r="H13" s="39" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9">
       <c r="A14" s="7">
         <v>13</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="6"/>
-      <c r="D14" s="198" t="s">
+      <c r="D14" s="182" t="s">
         <v>74</v>
       </c>
-      <c r="E14" s="198"/>
+      <c r="E14" s="182"/>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>75</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9">
       <c r="A15" s="7">
         <v>14</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="7" t="s">
         <v>78</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>80</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9">
       <c r="A16" s="7">
         <v>15</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>331</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>83</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>84</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:8">
       <c r="A17" s="7">
         <v>16</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="7" t="s">
         <v>86</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>87</v>
       </c>
       <c r="F17" s="6"/>
-      <c r="G17" s="198" t="s">
+      <c r="G17" s="182" t="s">
         <v>88</v>
       </c>
-      <c r="H17" s="198"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="H17" s="182"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" s="7">
         <v>17</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>331</v>
       </c>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>90</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:8">
       <c r="A19" s="7">
         <v>18</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>94</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>95</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:8">
       <c r="A20" s="7">
         <v>19</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="7" t="s">
         <v>98</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>99</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>100</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:8">
       <c r="A21" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>104</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:8">
       <c r="A22" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>107</v>
       </c>
       <c r="C22" s="6"/>
-      <c r="D22" s="198" t="s">
+      <c r="D22" s="182" t="s">
         <v>108</v>
       </c>
-      <c r="E22" s="198"/>
+      <c r="E22" s="182"/>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>109</v>
       </c>
       <c r="H22" s="8"/>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:8">
       <c r="A23" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>111</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="7" t="s">
         <v>112</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>113</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:8">
       <c r="A24" s="6"/>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>115</v>
       </c>
       <c r="F24" s="6"/>
-      <c r="G24" s="198" t="s">
+      <c r="G24" s="182" t="s">
         <v>116</v>
       </c>
-      <c r="H24" s="198"/>
-[...2 lines deleted...]
-      <c r="A25" s="198" t="s">
+      <c r="H24" s="182"/>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="182" t="s">
         <v>117</v>
       </c>
-      <c r="B25" s="198"/>
+      <c r="B25" s="182"/>
       <c r="C25" s="6"/>
       <c r="D25" s="7" t="s">
         <v>118</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>119</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="7" t="s">
         <v>120</v>
       </c>
       <c r="H25" s="8"/>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:8">
       <c r="A26" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="7" t="s">
         <v>123</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>124</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:8">
       <c r="A27" s="7" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="7" t="s">
         <v>127</v>
       </c>
       <c r="E27" s="8"/>
       <c r="F27" s="6"/>
-      <c r="G27" s="198" t="s">
+      <c r="G27" s="182" t="s">
         <v>128</v>
       </c>
-      <c r="H27" s="198"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="H27" s="182"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>130</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="6"/>
       <c r="G28" s="7" t="s">
         <v>131</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:8">
       <c r="A29" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>134</v>
       </c>
       <c r="C29" s="6"/>
-      <c r="D29" s="198" t="s">
+      <c r="D29" s="182" t="s">
         <v>135</v>
       </c>
-      <c r="E29" s="198"/>
+      <c r="E29" s="182"/>
       <c r="F29" s="6"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:8">
       <c r="A30" s="7" t="s">
         <v>136</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>139</v>
       </c>
       <c r="F30" s="6"/>
-      <c r="G30" s="198" t="s">
+      <c r="G30" s="182" t="s">
         <v>140</v>
       </c>
-      <c r="H30" s="198"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="H30" s="182"/>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>142</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E31" s="8"/>
       <c r="F31" s="6"/>
       <c r="G31" s="7" t="s">
         <v>144</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:8">
       <c r="A32" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="6"/>
       <c r="G32" s="7" t="s">
         <v>148</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:8">
       <c r="A33" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="6"/>
-      <c r="D33" s="198" t="s">
+      <c r="D33" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="E33" s="198"/>
+      <c r="E33" s="182"/>
       <c r="F33" s="6"/>
       <c r="G33" s="7" t="s">
         <v>152</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:8">
       <c r="A34" s="6"/>
       <c r="B34" s="6"/>
       <c r="C34" s="6"/>
       <c r="D34" s="7" t="s">
         <v>154</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>155</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="7" t="s">
         <v>156</v>
       </c>
       <c r="H34" s="8"/>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A35" s="198" t="s">
+    <row r="35" spans="1:8">
+      <c r="A35" s="182" t="s">
         <v>157</v>
       </c>
-      <c r="B35" s="198"/>
+      <c r="B35" s="182"/>
       <c r="C35" s="6"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="6"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:8">
       <c r="A36" s="7" t="s">
         <v>158</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>159</v>
       </c>
       <c r="C36" s="6"/>
-      <c r="D36" s="198" t="s">
+      <c r="D36" s="182" t="s">
         <v>160</v>
       </c>
-      <c r="E36" s="198"/>
+      <c r="E36" s="182"/>
       <c r="F36" s="6"/>
-      <c r="G36" s="198" t="s">
+      <c r="G36" s="182" t="s">
         <v>161</v>
       </c>
-      <c r="H36" s="198"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="H36" s="182"/>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" s="7" t="s">
         <v>162</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>163</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="7" t="s">
         <v>164</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>165</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="7" t="s">
         <v>166</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:8">
       <c r="A38" s="7" t="s">
         <v>168</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>169</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="6"/>
       <c r="G38" s="7" t="s">
         <v>170</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:8">
       <c r="A39" s="7" t="s">
         <v>172</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C39" s="6"/>
-      <c r="D39" s="198" t="s">
+      <c r="D39" s="182" t="s">
         <v>174</v>
       </c>
-      <c r="E39" s="198"/>
+      <c r="E39" s="182"/>
       <c r="F39" s="6"/>
       <c r="G39" s="7" t="s">
         <v>175</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:8">
       <c r="A40" s="7" t="s">
         <v>177</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>180</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="7" t="s">
         <v>181</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:8">
       <c r="A41" s="6"/>
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="7" t="s">
         <v>183</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>184</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A42" s="198" t="s">
+    <row r="42" spans="1:8">
+      <c r="A42" s="182" t="s">
         <v>185</v>
       </c>
-      <c r="B42" s="198"/>
+      <c r="B42" s="182"/>
       <c r="C42" s="6"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="6"/>
-      <c r="G42" s="198" t="s">
+      <c r="G42" s="182" t="s">
         <v>186</v>
       </c>
-      <c r="H42" s="198"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="H42" s="182"/>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" s="7" t="s">
         <v>187</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="6"/>
-      <c r="D43" s="198" t="s">
+      <c r="D43" s="182" t="s">
         <v>188</v>
       </c>
-      <c r="E43" s="198"/>
+      <c r="E43" s="182"/>
       <c r="F43" s="6"/>
       <c r="G43" s="7" t="s">
         <v>189</v>
       </c>
       <c r="H43" s="10"/>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:8">
       <c r="A44" s="6"/>
       <c r="B44" s="6"/>
       <c r="C44" s="6"/>
       <c r="D44" s="7" t="s">
         <v>190</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>191</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="6"/>
       <c r="H44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="G42:H42"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="G30:H30"/>
     <mergeCell ref="D33:E33"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="G36:H36"/>
     <mergeCell ref="D39:E39"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="G1:H2"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A8:B8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCB1AD8D-F86A-4D76-ADCE-EB1909CF5D70}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Internazionale certificate</vt:lpstr>
       <vt:lpstr>Internazionale non certificate</vt:lpstr>
       <vt:lpstr>Nazionali</vt:lpstr>